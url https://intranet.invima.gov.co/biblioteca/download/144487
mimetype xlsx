--- v0 (2026-04-16)
+++ v1 (2026-06-02)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invimagovco-my.sharepoint.com/personal/jmartinezp_invima_gov_co/Documents/2026/Revision documentos padrinazgo/Auditorias y Certificaciones/ASS-AYC-FM159 DAB 01-04-2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{BB6211C4-27E5-4FC3-89C2-2F8089890E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0F55C4D-92C2-4994-9D57-336FF95A4DEF}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="8_{BB6211C4-27E5-4FC3-89C2-2F8089890E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA88D3E5-A130-4A7E-99E6-C3664E25C4F9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="458" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="458" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FORMATO" sheetId="4" r:id="rId1"/>
     <sheet name="CONDICIONES NOTIF ELECTR" sheetId="6" r:id="rId2"/>
     <sheet name="Hoja5" sheetId="5" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_DAB1">Hoja5!$G$32:$G$35</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">FORMATO!$B$53:$I$53</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Hoja5!$AA$4:$AA$31</definedName>
     <definedName name="Aceptacion_bpm">Hoja5!$AA$4</definedName>
     <definedName name="ACONDI">Hoja5!$L$61:$L$65</definedName>
     <definedName name="Acondicionamiento_Secundario">Hoja5!$Y$4:$Y$16</definedName>
     <definedName name="ALIM">Hoja5!$L$90</definedName>
     <definedName name="Alimentos_procesados">Hoja5!$V$4:$V$15</definedName>
     <definedName name="AMPACON">Hoja5!$Q$133:$Q$135</definedName>
     <definedName name="AMPBIO">Hoja5!$Q$106:$Q$108</definedName>
     <definedName name="AMPCO">Hoja5!$Q$45:$Q$46</definedName>
     <definedName name="AMPFARMA">Hoja5!$Q$155:$Q$156</definedName>
     <definedName name="AMPFITO">Hoja5!$Q$83:$Q$85</definedName>
     <definedName name="AMPGM">Hoja5!$Q$62:$Q$64</definedName>
     <definedName name="AMPHOME">Hoja5!$Q$72:$Q$74</definedName>
     <definedName name="AMPLAB">Hoja5!$Q$143:$Q$145</definedName>
     <definedName name="Ampliacion" localSheetId="0">Hoja5!$T$8:$T$26</definedName>
     <definedName name="Ampliacion">Hoja5!$T$8:$T$26</definedName>
@@ -1866,71 +1866,83 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Importante: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Para la radicación de cualquier solicitud de un trámite que se enmarque dentro de lo dispuesto en el presente formato, deberá diligenciar con obligatoriedad todos los numerales que apliquen al tipo de solicitud que realiza.</t>
     </r>
   </si>
   <si>
     <t>Teléfono(s) de contacto (fijo-extensión y celular):</t>
   </si>
   <si>
     <t>Volumen producido (lt/mes):</t>
   </si>
   <si>
-    <t xml:space="preserve">Al diligenciar el siguiente correo electrónico, autorizo al Invima para realizar la notificación de manera electrónica de acuerdo con los artículos 54 y 56 de la Ley 1437 de 2011,  así como el tratamiento de los datos personales de acuerdo con los requerimientos de la Ley 1581 de 2012 y a lo establecido en la Política de Tratamiento y Protección de Datos Personales GDI-DIE-PL018 disponible en www.invima.gov.co </t>
-[...1 lines deleted...]
-  <si>
     <t>SOLICITUD DE TRÁMITES DE AUDITORIAS Y CERTIFICACIONES 
 ALIMENTOS Y BEBIDAS</t>
   </si>
   <si>
     <t xml:space="preserve">En los numerales 1 al 4 de esta sección, seleccione la opción correspondiente de la lista desplegable: </t>
   </si>
   <si>
     <t>Versión: 02</t>
   </si>
   <si>
-    <t>Fecha de Emisión: 2026-03-xx</t>
+    <t>Fecha de Emisión: 2026-04-09</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Al diligenciar el siguiente correo electrónico, autorizo al Invima para realizar la notificación de manera electrónica de acuerdo con los artículos 54 y 56 de la Ley 1437 de 2011,  así como el tratamiento de los datos personales de acuerdo con los requerimientos de la Ley 1581 de 2012 y a lo establecido en la Política de Tratamiento y Protección de Datos Personales GDI-DIE-PL018 disponible en </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>www.invima.gov.co</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -2153,50 +2165,57 @@
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -3355,79 +3374,91 @@
     <xf numFmtId="0" fontId="3" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="32" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="36" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="32" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -3570,77 +3601,98 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="37" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="36" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="5" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="32" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3891,83 +3943,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Bueno" xfId="1" builtinId="26"/>
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_DIANITA FORMULARIO INFOGRAL (1)" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
@@ -4844,1982 +4863,1982 @@
   <cols>
     <col min="1" max="1" width="3.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="5" style="6" customWidth="1"/>
     <col min="3" max="3" width="1" style="6" customWidth="1"/>
     <col min="4" max="4" width="7" style="6" customWidth="1"/>
     <col min="5" max="5" width="3.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="6" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" style="6" customWidth="1"/>
     <col min="9" max="10" width="10" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="6" customWidth="1"/>
     <col min="12" max="12" width="11" style="6" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="6" customWidth="1"/>
     <col min="14" max="14" width="2.5703125" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="6" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="6" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" style="6" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="6" customWidth="1"/>
     <col min="19" max="19" width="6.140625" style="6" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="6" customWidth="1"/>
     <col min="21" max="21" width="13.7109375" style="6" customWidth="1"/>
     <col min="22" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="199"/>
-[...3 lines deleted...]
-      <c r="E1" s="193" t="s">
+      <c r="A1" s="200"/>
+      <c r="B1" s="201"/>
+      <c r="C1" s="201"/>
+      <c r="D1" s="201"/>
+      <c r="E1" s="194" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="193"/>
-[...6 lines deleted...]
-      <c r="M1" s="193" t="s">
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194" t="s">
         <v>1</v>
       </c>
-      <c r="N1" s="193"/>
-[...6 lines deleted...]
-      <c r="U1" s="193"/>
+      <c r="N1" s="194"/>
+      <c r="O1" s="194"/>
+      <c r="P1" s="194"/>
+      <c r="Q1" s="194"/>
+      <c r="R1" s="194"/>
+      <c r="S1" s="194"/>
+      <c r="T1" s="194"/>
+      <c r="U1" s="194"/>
     </row>
     <row r="2" spans="1:21" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="200"/>
-[...21 lines deleted...]
-      <c r="U2" s="240"/>
+      <c r="A2" s="201"/>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="243" t="s">
+        <v>488</v>
+      </c>
+      <c r="F2" s="244"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="244"/>
+      <c r="I2" s="244"/>
+      <c r="J2" s="244"/>
+      <c r="K2" s="244"/>
+      <c r="L2" s="244"/>
+      <c r="M2" s="244"/>
+      <c r="N2" s="244"/>
+      <c r="O2" s="244"/>
+      <c r="P2" s="244"/>
+      <c r="Q2" s="244"/>
+      <c r="R2" s="244"/>
+      <c r="S2" s="244"/>
+      <c r="T2" s="244"/>
+      <c r="U2" s="244"/>
     </row>
     <row r="3" spans="1:21" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="201"/>
-[...3 lines deleted...]
-      <c r="E3" s="194" t="s">
+      <c r="A3" s="202"/>
+      <c r="B3" s="202"/>
+      <c r="C3" s="202"/>
+      <c r="D3" s="202"/>
+      <c r="E3" s="195" t="s">
         <v>471</v>
       </c>
-      <c r="F3" s="194"/>
-[...4 lines deleted...]
-      <c r="K3" s="194" t="s">
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195" t="s">
+        <v>490</v>
+      </c>
+      <c r="L3" s="195"/>
+      <c r="M3" s="195"/>
+      <c r="N3" s="195"/>
+      <c r="O3" s="195"/>
+      <c r="P3" s="195" t="s">
         <v>491</v>
       </c>
-      <c r="L3" s="194"/>
-[...10 lines deleted...]
-      <c r="U3" s="194"/>
+      <c r="Q3" s="195"/>
+      <c r="R3" s="195"/>
+      <c r="S3" s="195"/>
+      <c r="T3" s="195"/>
+      <c r="U3" s="195"/>
     </row>
     <row r="4" spans="1:21" ht="7.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="93"/>
       <c r="B4" s="93"/>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
       <c r="E4" s="94"/>
       <c r="F4" s="94"/>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
       <c r="N4" s="94"/>
       <c r="O4" s="94"/>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
     </row>
     <row r="5" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="219" t="s">
+      <c r="A5" s="223" t="s">
         <v>485</v>
       </c>
-      <c r="B5" s="220"/>
-[...18 lines deleted...]
-      <c r="U5" s="221"/>
+      <c r="B5" s="224"/>
+      <c r="C5" s="224"/>
+      <c r="D5" s="224"/>
+      <c r="E5" s="224"/>
+      <c r="F5" s="224"/>
+      <c r="G5" s="224"/>
+      <c r="H5" s="224"/>
+      <c r="I5" s="224"/>
+      <c r="J5" s="224"/>
+      <c r="K5" s="224"/>
+      <c r="L5" s="224"/>
+      <c r="M5" s="224"/>
+      <c r="N5" s="224"/>
+      <c r="O5" s="224"/>
+      <c r="P5" s="224"/>
+      <c r="Q5" s="224"/>
+      <c r="R5" s="224"/>
+      <c r="S5" s="224"/>
+      <c r="T5" s="224"/>
+      <c r="U5" s="225"/>
     </row>
     <row r="6" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="222"/>
-[...19 lines deleted...]
-      <c r="U6" s="224"/>
+      <c r="A6" s="226"/>
+      <c r="B6" s="227"/>
+      <c r="C6" s="227"/>
+      <c r="D6" s="227"/>
+      <c r="E6" s="227"/>
+      <c r="F6" s="227"/>
+      <c r="G6" s="227"/>
+      <c r="H6" s="227"/>
+      <c r="I6" s="227"/>
+      <c r="J6" s="227"/>
+      <c r="K6" s="227"/>
+      <c r="L6" s="227"/>
+      <c r="M6" s="227"/>
+      <c r="N6" s="227"/>
+      <c r="O6" s="227"/>
+      <c r="P6" s="227"/>
+      <c r="Q6" s="227"/>
+      <c r="R6" s="227"/>
+      <c r="S6" s="227"/>
+      <c r="T6" s="227"/>
+      <c r="U6" s="228"/>
     </row>
     <row r="7" spans="1:21" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="225"/>
-[...19 lines deleted...]
-      <c r="U7" s="227"/>
+      <c r="A7" s="229"/>
+      <c r="B7" s="230"/>
+      <c r="C7" s="230"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="230"/>
+      <c r="H7" s="230"/>
+      <c r="I7" s="230"/>
+      <c r="J7" s="230"/>
+      <c r="K7" s="230"/>
+      <c r="L7" s="230"/>
+      <c r="M7" s="230"/>
+      <c r="N7" s="230"/>
+      <c r="O7" s="230"/>
+      <c r="P7" s="230"/>
+      <c r="Q7" s="230"/>
+      <c r="R7" s="230"/>
+      <c r="S7" s="230"/>
+      <c r="T7" s="230"/>
+      <c r="U7" s="231"/>
     </row>
     <row r="8" spans="1:21" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="95"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="96"/>
-      <c r="H8" s="237" t="s">
+      <c r="H8" s="241" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="237"/>
-      <c r="J8" s="238"/>
+      <c r="I8" s="241"/>
+      <c r="J8" s="242"/>
       <c r="K8" s="109"/>
       <c r="L8" s="127"/>
-      <c r="M8" s="236"/>
-      <c r="N8" s="236"/>
+      <c r="M8" s="240"/>
+      <c r="N8" s="240"/>
       <c r="O8" s="129"/>
       <c r="T8" s="8"/>
       <c r="U8" s="97"/>
     </row>
     <row r="9" spans="1:21" s="7" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="95"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="126" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="126" t="s">
         <v>4</v>
       </c>
-      <c r="M9" s="226" t="s">
+      <c r="M9" s="230" t="s">
         <v>5</v>
       </c>
-      <c r="N9" s="226"/>
+      <c r="N9" s="230"/>
       <c r="O9" s="98"/>
       <c r="T9" s="99"/>
       <c r="U9" s="100"/>
     </row>
     <row r="10" spans="1:21" s="7" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="103"/>
       <c r="B10" s="104"/>
       <c r="C10" s="104"/>
       <c r="D10" s="104"/>
       <c r="E10" s="104"/>
       <c r="F10" s="104"/>
       <c r="G10" s="104"/>
       <c r="H10" s="104"/>
       <c r="I10" s="105"/>
       <c r="J10" s="105"/>
       <c r="K10" s="105"/>
       <c r="L10" s="105"/>
       <c r="M10" s="105"/>
       <c r="N10" s="105"/>
       <c r="O10" s="106"/>
       <c r="P10" s="104"/>
       <c r="Q10" s="104"/>
       <c r="R10" s="104"/>
       <c r="S10" s="104"/>
       <c r="T10" s="107"/>
       <c r="U10" s="108"/>
     </row>
     <row r="11" spans="1:21" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="232" t="s">
+      <c r="A11" s="236" t="s">
         <v>479</v>
       </c>
-      <c r="B11" s="233"/>
-[...18 lines deleted...]
-      <c r="U11" s="234"/>
+      <c r="B11" s="237"/>
+      <c r="C11" s="237"/>
+      <c r="D11" s="237"/>
+      <c r="E11" s="237"/>
+      <c r="F11" s="237"/>
+      <c r="G11" s="237"/>
+      <c r="H11" s="237"/>
+      <c r="I11" s="237"/>
+      <c r="J11" s="237"/>
+      <c r="K11" s="237"/>
+      <c r="L11" s="237"/>
+      <c r="M11" s="237"/>
+      <c r="N11" s="237"/>
+      <c r="O11" s="237"/>
+      <c r="P11" s="237"/>
+      <c r="Q11" s="237"/>
+      <c r="R11" s="237"/>
+      <c r="S11" s="237"/>
+      <c r="T11" s="237"/>
+      <c r="U11" s="238"/>
     </row>
     <row r="12" spans="1:21" s="73" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="367" t="s">
-[...21 lines deleted...]
-      <c r="U12" s="369"/>
+      <c r="A12" s="203" t="s">
+        <v>492</v>
+      </c>
+      <c r="B12" s="204"/>
+      <c r="C12" s="204"/>
+      <c r="D12" s="204"/>
+      <c r="E12" s="204"/>
+      <c r="F12" s="204"/>
+      <c r="G12" s="204"/>
+      <c r="H12" s="204"/>
+      <c r="I12" s="204"/>
+      <c r="J12" s="204"/>
+      <c r="K12" s="204"/>
+      <c r="L12" s="204"/>
+      <c r="M12" s="204"/>
+      <c r="N12" s="204"/>
+      <c r="O12" s="204"/>
+      <c r="P12" s="204"/>
+      <c r="Q12" s="204"/>
+      <c r="R12" s="204"/>
+      <c r="S12" s="204"/>
+      <c r="T12" s="204"/>
+      <c r="U12" s="205"/>
     </row>
     <row r="13" spans="1:21" s="73" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="367"/>
-[...19 lines deleted...]
-      <c r="U13" s="369"/>
+      <c r="A13" s="203"/>
+      <c r="B13" s="204"/>
+      <c r="C13" s="204"/>
+      <c r="D13" s="204"/>
+      <c r="E13" s="204"/>
+      <c r="F13" s="204"/>
+      <c r="G13" s="204"/>
+      <c r="H13" s="204"/>
+      <c r="I13" s="204"/>
+      <c r="J13" s="204"/>
+      <c r="K13" s="204"/>
+      <c r="L13" s="204"/>
+      <c r="M13" s="204"/>
+      <c r="N13" s="204"/>
+      <c r="O13" s="204"/>
+      <c r="P13" s="204"/>
+      <c r="Q13" s="204"/>
+      <c r="R13" s="204"/>
+      <c r="S13" s="204"/>
+      <c r="T13" s="204"/>
+      <c r="U13" s="205"/>
     </row>
     <row r="14" spans="1:21" s="73" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="181"/>
       <c r="B14" s="182"/>
       <c r="C14" s="182"/>
-      <c r="D14" s="370" t="s">
+      <c r="D14" s="193" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="192"/>
       <c r="F14" s="192"/>
       <c r="G14" s="192"/>
       <c r="H14" s="192"/>
       <c r="I14" s="192"/>
       <c r="J14" s="183"/>
-      <c r="K14" s="235"/>
-[...6 lines deleted...]
-      <c r="R14" s="235"/>
+      <c r="K14" s="239"/>
+      <c r="L14" s="239"/>
+      <c r="M14" s="239"/>
+      <c r="N14" s="239"/>
+      <c r="O14" s="239"/>
+      <c r="P14" s="239"/>
+      <c r="Q14" s="239"/>
+      <c r="R14" s="239"/>
       <c r="S14" s="184" t="s">
         <v>7</v>
       </c>
       <c r="T14" s="185"/>
       <c r="U14" s="186"/>
     </row>
     <row r="15" spans="1:21" s="73" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="187"/>
       <c r="B15" s="188"/>
       <c r="C15" s="188"/>
       <c r="D15" s="188"/>
       <c r="E15" s="188"/>
       <c r="F15" s="188"/>
       <c r="G15" s="188"/>
       <c r="H15" s="188"/>
       <c r="I15" s="188"/>
       <c r="J15" s="188"/>
       <c r="K15" s="188"/>
       <c r="L15" s="189"/>
       <c r="M15" s="189"/>
       <c r="N15" s="189"/>
       <c r="O15" s="189"/>
       <c r="P15" s="190"/>
       <c r="Q15" s="190"/>
       <c r="R15" s="190"/>
       <c r="S15" s="190"/>
       <c r="T15" s="190"/>
       <c r="U15" s="191"/>
     </row>
     <row r="16" spans="1:21" s="7" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="216" t="s">
+      <c r="A16" s="220" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="217"/>
-[...18 lines deleted...]
-      <c r="U16" s="218"/>
+      <c r="B16" s="221"/>
+      <c r="C16" s="221"/>
+      <c r="D16" s="221"/>
+      <c r="E16" s="221"/>
+      <c r="F16" s="221"/>
+      <c r="G16" s="221"/>
+      <c r="H16" s="221"/>
+      <c r="I16" s="221"/>
+      <c r="J16" s="221"/>
+      <c r="K16" s="221"/>
+      <c r="L16" s="221"/>
+      <c r="M16" s="221"/>
+      <c r="N16" s="221"/>
+      <c r="O16" s="221"/>
+      <c r="P16" s="221"/>
+      <c r="Q16" s="221"/>
+      <c r="R16" s="221"/>
+      <c r="S16" s="221"/>
+      <c r="T16" s="221"/>
+      <c r="U16" s="222"/>
     </row>
     <row r="17" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="101"/>
       <c r="B17" s="98"/>
       <c r="C17" s="98"/>
       <c r="D17" s="98"/>
       <c r="E17" s="98"/>
       <c r="F17" s="98"/>
       <c r="G17" s="98"/>
       <c r="H17" s="98"/>
       <c r="I17" s="98"/>
       <c r="J17" s="98"/>
       <c r="K17" s="98"/>
       <c r="L17" s="98"/>
       <c r="M17" s="98"/>
       <c r="N17" s="98"/>
       <c r="O17" s="98"/>
       <c r="P17" s="98"/>
       <c r="Q17" s="98"/>
       <c r="R17" s="98"/>
       <c r="S17" s="98"/>
       <c r="T17" s="98"/>
       <c r="U17" s="102"/>
     </row>
     <row r="18" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="110"/>
-      <c r="B18" s="198" t="s">
+      <c r="B18" s="199" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="198"/>
-[...16 lines deleted...]
-      <c r="T18" s="198"/>
+      <c r="C18" s="199"/>
+      <c r="D18" s="199"/>
+      <c r="E18" s="199"/>
+      <c r="F18" s="199"/>
+      <c r="G18" s="199"/>
+      <c r="H18" s="199"/>
+      <c r="I18" s="199"/>
+      <c r="J18" s="199"/>
+      <c r="K18" s="199"/>
+      <c r="L18" s="199"/>
+      <c r="M18" s="199"/>
+      <c r="N18" s="199"/>
+      <c r="O18" s="199"/>
+      <c r="P18" s="199"/>
+      <c r="Q18" s="199"/>
+      <c r="R18" s="199"/>
+      <c r="S18" s="199"/>
+      <c r="T18" s="199"/>
       <c r="U18" s="111"/>
     </row>
     <row r="19" spans="1:21" s="112" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="113"/>
-      <c r="B19" s="205"/>
-[...17 lines deleted...]
-      <c r="T19" s="207"/>
+      <c r="B19" s="209"/>
+      <c r="C19" s="210"/>
+      <c r="D19" s="210"/>
+      <c r="E19" s="210"/>
+      <c r="F19" s="210"/>
+      <c r="G19" s="210"/>
+      <c r="H19" s="210"/>
+      <c r="I19" s="210"/>
+      <c r="J19" s="210"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+      <c r="N19" s="210"/>
+      <c r="O19" s="210"/>
+      <c r="P19" s="210"/>
+      <c r="Q19" s="210"/>
+      <c r="R19" s="210"/>
+      <c r="S19" s="210"/>
+      <c r="T19" s="211"/>
       <c r="U19" s="114"/>
     </row>
     <row r="20" spans="1:21" s="112" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="213"/>
-[...19 lines deleted...]
-      <c r="U20" s="215"/>
+      <c r="A20" s="217"/>
+      <c r="B20" s="218"/>
+      <c r="C20" s="218"/>
+      <c r="D20" s="218"/>
+      <c r="E20" s="218"/>
+      <c r="F20" s="218"/>
+      <c r="G20" s="218"/>
+      <c r="H20" s="218"/>
+      <c r="I20" s="218"/>
+      <c r="J20" s="218"/>
+      <c r="K20" s="218"/>
+      <c r="L20" s="218"/>
+      <c r="M20" s="218"/>
+      <c r="N20" s="218"/>
+      <c r="O20" s="218"/>
+      <c r="P20" s="218"/>
+      <c r="Q20" s="218"/>
+      <c r="R20" s="218"/>
+      <c r="S20" s="218"/>
+      <c r="T20" s="218"/>
+      <c r="U20" s="219"/>
     </row>
     <row r="21" spans="1:21" s="112" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="113"/>
-      <c r="B21" s="198" t="s">
+      <c r="B21" s="199" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="198"/>
-[...3 lines deleted...]
-      <c r="G21" s="198"/>
+      <c r="C21" s="199"/>
+      <c r="D21" s="199"/>
+      <c r="E21" s="199"/>
+      <c r="F21" s="199"/>
+      <c r="G21" s="199"/>
       <c r="H21" s="115"/>
-      <c r="I21" s="198"/>
-[...2 lines deleted...]
-      <c r="L21" s="198"/>
+      <c r="I21" s="199"/>
+      <c r="J21" s="199"/>
+      <c r="K21" s="199"/>
+      <c r="L21" s="199"/>
       <c r="M21" s="115"/>
-      <c r="N21" s="198" t="s">
+      <c r="N21" s="199" t="s">
         <v>11</v>
       </c>
-      <c r="O21" s="198"/>
-[...4 lines deleted...]
-      <c r="T21" s="198"/>
+      <c r="O21" s="199"/>
+      <c r="P21" s="199"/>
+      <c r="Q21" s="199"/>
+      <c r="R21" s="199"/>
+      <c r="S21" s="199"/>
+      <c r="T21" s="199"/>
       <c r="U21" s="116"/>
     </row>
     <row r="22" spans="1:21" s="112" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="117"/>
-      <c r="B22" s="202"/>
-[...9 lines deleted...]
-      <c r="L22" s="204"/>
+      <c r="B22" s="206"/>
+      <c r="C22" s="207"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="207"/>
+      <c r="F22" s="207"/>
+      <c r="G22" s="207"/>
+      <c r="H22" s="207"/>
+      <c r="I22" s="207"/>
+      <c r="J22" s="207"/>
+      <c r="K22" s="207"/>
+      <c r="L22" s="208"/>
       <c r="M22" s="134"/>
-      <c r="N22" s="202"/>
-[...5 lines deleted...]
-      <c r="T22" s="204"/>
+      <c r="N22" s="206"/>
+      <c r="O22" s="207"/>
+      <c r="P22" s="207"/>
+      <c r="Q22" s="207"/>
+      <c r="R22" s="207"/>
+      <c r="S22" s="207"/>
+      <c r="T22" s="208"/>
       <c r="U22" s="114"/>
     </row>
     <row r="23" spans="1:21" s="118" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="208"/>
-[...19 lines deleted...]
-      <c r="U23" s="210"/>
+      <c r="A23" s="212"/>
+      <c r="B23" s="213"/>
+      <c r="C23" s="213"/>
+      <c r="D23" s="213"/>
+      <c r="E23" s="213"/>
+      <c r="F23" s="213"/>
+      <c r="G23" s="213"/>
+      <c r="H23" s="213"/>
+      <c r="I23" s="213"/>
+      <c r="J23" s="213"/>
+      <c r="K23" s="213"/>
+      <c r="L23" s="213"/>
+      <c r="M23" s="213"/>
+      <c r="N23" s="213"/>
+      <c r="O23" s="213"/>
+      <c r="P23" s="213"/>
+      <c r="Q23" s="213"/>
+      <c r="R23" s="213"/>
+      <c r="S23" s="213"/>
+      <c r="T23" s="213"/>
+      <c r="U23" s="214"/>
     </row>
     <row r="24" spans="1:21" s="112" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="113"/>
-      <c r="B24" s="198" t="s">
+      <c r="B24" s="199" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="198"/>
-[...8 lines deleted...]
-      <c r="L24" s="198"/>
+      <c r="C24" s="199"/>
+      <c r="D24" s="199"/>
+      <c r="E24" s="199"/>
+      <c r="F24" s="199"/>
+      <c r="G24" s="199"/>
+      <c r="H24" s="199"/>
+      <c r="I24" s="199"/>
+      <c r="J24" s="199"/>
+      <c r="K24" s="199"/>
+      <c r="L24" s="199"/>
       <c r="M24" s="135"/>
-      <c r="N24" s="198" t="s">
+      <c r="N24" s="199" t="s">
         <v>13</v>
       </c>
-      <c r="O24" s="198"/>
-      <c r="P24" s="198"/>
+      <c r="O24" s="199"/>
+      <c r="P24" s="199"/>
       <c r="Q24" s="135"/>
-      <c r="R24" s="198" t="s">
+      <c r="R24" s="199" t="s">
         <v>14</v>
       </c>
-      <c r="S24" s="198"/>
-      <c r="T24" s="198"/>
+      <c r="S24" s="199"/>
+      <c r="T24" s="199"/>
       <c r="U24" s="136"/>
     </row>
     <row r="25" spans="1:21" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="117"/>
-      <c r="B25" s="202"/>
-[...9 lines deleted...]
-      <c r="L25" s="204"/>
+      <c r="B25" s="206"/>
+      <c r="C25" s="207"/>
+      <c r="D25" s="207"/>
+      <c r="E25" s="207"/>
+      <c r="F25" s="207"/>
+      <c r="G25" s="207"/>
+      <c r="H25" s="207"/>
+      <c r="I25" s="207"/>
+      <c r="J25" s="207"/>
+      <c r="K25" s="207"/>
+      <c r="L25" s="208"/>
       <c r="M25" s="137"/>
-      <c r="N25" s="202"/>
-[...1 lines deleted...]
-      <c r="P25" s="204"/>
+      <c r="N25" s="206"/>
+      <c r="O25" s="207"/>
+      <c r="P25" s="208"/>
       <c r="Q25" s="137"/>
-      <c r="R25" s="195"/>
-[...1 lines deleted...]
-      <c r="T25" s="197"/>
+      <c r="R25" s="196"/>
+      <c r="S25" s="197"/>
+      <c r="T25" s="198"/>
       <c r="U25" s="114"/>
     </row>
     <row r="26" spans="1:21" s="118" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="113"/>
       <c r="B26" s="135"/>
       <c r="C26" s="135"/>
       <c r="D26" s="135"/>
       <c r="E26" s="135"/>
       <c r="F26" s="135"/>
       <c r="G26" s="135"/>
       <c r="H26" s="135"/>
       <c r="I26" s="135"/>
       <c r="J26" s="135"/>
       <c r="K26" s="135"/>
       <c r="L26" s="135"/>
       <c r="M26" s="135"/>
       <c r="N26" s="135"/>
       <c r="O26" s="135"/>
       <c r="P26" s="135"/>
       <c r="Q26" s="135"/>
       <c r="R26" s="135"/>
       <c r="S26" s="135"/>
       <c r="T26" s="135"/>
       <c r="U26" s="138"/>
     </row>
     <row r="27" spans="1:21" s="112" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="113"/>
-      <c r="B27" s="231" t="s">
+      <c r="B27" s="235" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="231"/>
-[...8 lines deleted...]
-      <c r="L27" s="231"/>
+      <c r="C27" s="235"/>
+      <c r="D27" s="235"/>
+      <c r="E27" s="235"/>
+      <c r="F27" s="235"/>
+      <c r="G27" s="235"/>
+      <c r="H27" s="235"/>
+      <c r="I27" s="235"/>
+      <c r="J27" s="235"/>
+      <c r="K27" s="235"/>
+      <c r="L27" s="235"/>
       <c r="M27" s="139"/>
-      <c r="N27" s="198" t="s">
+      <c r="N27" s="199" t="s">
         <v>16</v>
       </c>
-      <c r="O27" s="198"/>
-[...4 lines deleted...]
-      <c r="T27" s="198"/>
+      <c r="O27" s="199"/>
+      <c r="P27" s="199"/>
+      <c r="Q27" s="199"/>
+      <c r="R27" s="199"/>
+      <c r="S27" s="199"/>
+      <c r="T27" s="199"/>
       <c r="U27" s="138"/>
     </row>
     <row r="28" spans="1:21" s="112" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="113"/>
-      <c r="B28" s="228"/>
-[...9 lines deleted...]
-      <c r="L28" s="230"/>
+      <c r="B28" s="232"/>
+      <c r="C28" s="233"/>
+      <c r="D28" s="233"/>
+      <c r="E28" s="233"/>
+      <c r="F28" s="233"/>
+      <c r="G28" s="233"/>
+      <c r="H28" s="233"/>
+      <c r="I28" s="233"/>
+      <c r="J28" s="233"/>
+      <c r="K28" s="233"/>
+      <c r="L28" s="234"/>
       <c r="M28" s="139"/>
-      <c r="N28" s="228"/>
-[...5 lines deleted...]
-      <c r="T28" s="230"/>
+      <c r="N28" s="232"/>
+      <c r="O28" s="233"/>
+      <c r="P28" s="233"/>
+      <c r="Q28" s="233"/>
+      <c r="R28" s="233"/>
+      <c r="S28" s="233"/>
+      <c r="T28" s="234"/>
       <c r="U28" s="138"/>
     </row>
     <row r="29" spans="1:21" s="112" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="113"/>
       <c r="B29" s="135"/>
       <c r="C29" s="135"/>
       <c r="D29" s="135"/>
       <c r="E29" s="135"/>
       <c r="F29" s="135"/>
       <c r="G29" s="135"/>
       <c r="H29" s="135"/>
       <c r="I29" s="135"/>
       <c r="J29" s="135"/>
       <c r="K29" s="135"/>
       <c r="L29" s="135"/>
       <c r="M29" s="135"/>
       <c r="N29" s="135"/>
       <c r="O29" s="135"/>
       <c r="P29" s="135"/>
       <c r="Q29" s="135"/>
       <c r="R29" s="135"/>
       <c r="S29" s="135"/>
       <c r="T29" s="135"/>
       <c r="U29" s="138"/>
     </row>
     <row r="30" spans="1:21" s="112" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="113"/>
-      <c r="B30" s="198" t="s">
+      <c r="B30" s="199" t="s">
         <v>486</v>
       </c>
-      <c r="C30" s="198"/>
-[...8 lines deleted...]
-      <c r="L30" s="198"/>
+      <c r="C30" s="199"/>
+      <c r="D30" s="199"/>
+      <c r="E30" s="199"/>
+      <c r="F30" s="199"/>
+      <c r="G30" s="199"/>
+      <c r="H30" s="199"/>
+      <c r="I30" s="199"/>
+      <c r="J30" s="199"/>
+      <c r="K30" s="199"/>
+      <c r="L30" s="199"/>
       <c r="M30" s="135"/>
-      <c r="N30" s="198" t="s">
+      <c r="N30" s="199" t="s">
         <v>478</v>
       </c>
-      <c r="O30" s="198"/>
-[...4 lines deleted...]
-      <c r="T30" s="198"/>
+      <c r="O30" s="199"/>
+      <c r="P30" s="199"/>
+      <c r="Q30" s="199"/>
+      <c r="R30" s="199"/>
+      <c r="S30" s="199"/>
+      <c r="T30" s="199"/>
       <c r="U30" s="138"/>
     </row>
     <row r="31" spans="1:21" s="112" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="140"/>
-      <c r="B31" s="202"/>
-[...9 lines deleted...]
-      <c r="L31" s="204"/>
+      <c r="B31" s="206"/>
+      <c r="C31" s="207"/>
+      <c r="D31" s="207"/>
+      <c r="E31" s="207"/>
+      <c r="F31" s="207"/>
+      <c r="G31" s="207"/>
+      <c r="H31" s="207"/>
+      <c r="I31" s="207"/>
+      <c r="J31" s="207"/>
+      <c r="K31" s="207"/>
+      <c r="L31" s="208"/>
       <c r="M31" s="134"/>
-      <c r="N31" s="202"/>
-[...5 lines deleted...]
-      <c r="T31" s="204"/>
+      <c r="N31" s="206"/>
+      <c r="O31" s="207"/>
+      <c r="P31" s="207"/>
+      <c r="Q31" s="207"/>
+      <c r="R31" s="207"/>
+      <c r="S31" s="207"/>
+      <c r="T31" s="208"/>
       <c r="U31" s="141"/>
     </row>
     <row r="32" spans="1:21" s="118" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="119"/>
       <c r="B32" s="142"/>
       <c r="C32" s="142"/>
       <c r="D32" s="142"/>
       <c r="E32" s="142"/>
       <c r="F32" s="142"/>
       <c r="G32" s="142"/>
       <c r="H32" s="142"/>
       <c r="I32" s="142"/>
       <c r="J32" s="142"/>
       <c r="K32" s="142"/>
       <c r="L32" s="142"/>
       <c r="M32" s="142"/>
       <c r="N32" s="142"/>
       <c r="O32" s="142"/>
       <c r="P32" s="142"/>
       <c r="Q32" s="142"/>
       <c r="R32" s="142"/>
       <c r="S32" s="142"/>
       <c r="T32" s="142"/>
       <c r="U32" s="143"/>
     </row>
     <row r="33" spans="1:21" s="120" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="216" t="s">
+      <c r="A33" s="220" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="217"/>
-[...18 lines deleted...]
-      <c r="U33" s="218"/>
+      <c r="B33" s="221"/>
+      <c r="C33" s="221"/>
+      <c r="D33" s="221"/>
+      <c r="E33" s="221"/>
+      <c r="F33" s="221"/>
+      <c r="G33" s="221"/>
+      <c r="H33" s="221"/>
+      <c r="I33" s="221"/>
+      <c r="J33" s="221"/>
+      <c r="K33" s="221"/>
+      <c r="L33" s="221"/>
+      <c r="M33" s="221"/>
+      <c r="N33" s="221"/>
+      <c r="O33" s="221"/>
+      <c r="P33" s="221"/>
+      <c r="Q33" s="221"/>
+      <c r="R33" s="221"/>
+      <c r="S33" s="221"/>
+      <c r="T33" s="221"/>
+      <c r="U33" s="222"/>
     </row>
     <row r="34" spans="1:21" s="120" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="213"/>
-[...19 lines deleted...]
-      <c r="U34" s="215"/>
+      <c r="A34" s="217"/>
+      <c r="B34" s="218"/>
+      <c r="C34" s="218"/>
+      <c r="D34" s="218"/>
+      <c r="E34" s="218"/>
+      <c r="F34" s="218"/>
+      <c r="G34" s="218"/>
+      <c r="H34" s="218"/>
+      <c r="I34" s="218"/>
+      <c r="J34" s="218"/>
+      <c r="K34" s="218"/>
+      <c r="L34" s="218"/>
+      <c r="M34" s="218"/>
+      <c r="N34" s="218"/>
+      <c r="O34" s="218"/>
+      <c r="P34" s="218"/>
+      <c r="Q34" s="218"/>
+      <c r="R34" s="218"/>
+      <c r="S34" s="218"/>
+      <c r="T34" s="218"/>
+      <c r="U34" s="219"/>
     </row>
     <row r="35" spans="1:21" s="112" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="110"/>
-      <c r="B35" s="198" t="s">
+      <c r="B35" s="199" t="s">
         <v>18</v>
       </c>
-      <c r="C35" s="198"/>
-[...17 lines deleted...]
-      <c r="U35" s="211"/>
+      <c r="C35" s="199"/>
+      <c r="D35" s="199"/>
+      <c r="E35" s="199"/>
+      <c r="F35" s="199"/>
+      <c r="G35" s="199"/>
+      <c r="H35" s="199"/>
+      <c r="I35" s="199"/>
+      <c r="J35" s="199"/>
+      <c r="K35" s="199"/>
+      <c r="L35" s="199"/>
+      <c r="M35" s="199"/>
+      <c r="N35" s="199"/>
+      <c r="O35" s="199"/>
+      <c r="P35" s="199"/>
+      <c r="Q35" s="199"/>
+      <c r="R35" s="199"/>
+      <c r="S35" s="199"/>
+      <c r="T35" s="199"/>
+      <c r="U35" s="215"/>
     </row>
     <row r="36" spans="1:21" s="112" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="121"/>
-      <c r="B36" s="202"/>
-[...17 lines deleted...]
-      <c r="T36" s="204"/>
+      <c r="B36" s="206"/>
+      <c r="C36" s="207"/>
+      <c r="D36" s="207"/>
+      <c r="E36" s="207"/>
+      <c r="F36" s="207"/>
+      <c r="G36" s="207"/>
+      <c r="H36" s="207"/>
+      <c r="I36" s="207"/>
+      <c r="J36" s="207"/>
+      <c r="K36" s="207"/>
+      <c r="L36" s="207"/>
+      <c r="M36" s="207"/>
+      <c r="N36" s="207"/>
+      <c r="O36" s="207"/>
+      <c r="P36" s="207"/>
+      <c r="Q36" s="207"/>
+      <c r="R36" s="207"/>
+      <c r="S36" s="207"/>
+      <c r="T36" s="208"/>
       <c r="U36" s="144"/>
     </row>
     <row r="37" spans="1:21" s="118" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="113"/>
       <c r="B37" s="135"/>
       <c r="C37" s="135"/>
       <c r="D37" s="135"/>
       <c r="E37" s="135"/>
       <c r="F37" s="135"/>
       <c r="G37" s="135"/>
       <c r="H37" s="135"/>
       <c r="I37" s="135"/>
       <c r="J37" s="135"/>
       <c r="K37" s="135"/>
       <c r="L37" s="135"/>
       <c r="M37" s="135"/>
       <c r="N37" s="135"/>
       <c r="O37" s="135"/>
       <c r="P37" s="135"/>
       <c r="Q37" s="135"/>
       <c r="R37" s="135"/>
       <c r="S37" s="135"/>
       <c r="T37" s="135"/>
       <c r="U37" s="145"/>
     </row>
     <row r="38" spans="1:21" s="112" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="113"/>
-      <c r="B38" s="212" t="s">
+      <c r="B38" s="216" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="212"/>
-[...2 lines deleted...]
-      <c r="F38" s="212"/>
+      <c r="C38" s="216"/>
+      <c r="D38" s="216"/>
+      <c r="E38" s="216"/>
+      <c r="F38" s="216"/>
       <c r="G38" s="135"/>
-      <c r="H38" s="198" t="s">
+      <c r="H38" s="199" t="s">
         <v>20</v>
       </c>
-      <c r="I38" s="198"/>
-[...3 lines deleted...]
-      <c r="M38" s="198"/>
+      <c r="I38" s="199"/>
+      <c r="J38" s="199"/>
+      <c r="K38" s="199"/>
+      <c r="L38" s="199"/>
+      <c r="M38" s="199"/>
       <c r="N38" s="139"/>
       <c r="O38" s="139"/>
-      <c r="P38" s="198" t="s">
+      <c r="P38" s="199" t="s">
         <v>472</v>
       </c>
-      <c r="Q38" s="198"/>
-[...2 lines deleted...]
-      <c r="T38" s="198"/>
+      <c r="Q38" s="199"/>
+      <c r="R38" s="199"/>
+      <c r="S38" s="199"/>
+      <c r="T38" s="199"/>
       <c r="U38" s="145"/>
     </row>
     <row r="39" spans="1:21" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="122"/>
-      <c r="B39" s="202"/>
-[...3 lines deleted...]
-      <c r="F39" s="204"/>
+      <c r="B39" s="206"/>
+      <c r="C39" s="207"/>
+      <c r="D39" s="207"/>
+      <c r="E39" s="207"/>
+      <c r="F39" s="208"/>
       <c r="G39" s="137"/>
-      <c r="H39" s="195"/>
-[...5 lines deleted...]
-      <c r="N39" s="197"/>
+      <c r="H39" s="196"/>
+      <c r="I39" s="197"/>
+      <c r="J39" s="197"/>
+      <c r="K39" s="197"/>
+      <c r="L39" s="197"/>
+      <c r="M39" s="197"/>
+      <c r="N39" s="198"/>
       <c r="O39" s="146"/>
-      <c r="P39" s="195"/>
-[...3 lines deleted...]
-      <c r="T39" s="197"/>
+      <c r="P39" s="196"/>
+      <c r="Q39" s="197"/>
+      <c r="R39" s="197"/>
+      <c r="S39" s="197"/>
+      <c r="T39" s="198"/>
       <c r="U39" s="147"/>
     </row>
     <row r="40" spans="1:21" s="118" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="110"/>
       <c r="B40" s="148"/>
       <c r="C40" s="148"/>
       <c r="D40" s="148"/>
       <c r="E40" s="148"/>
       <c r="F40" s="148"/>
       <c r="G40" s="135"/>
       <c r="H40" s="115"/>
       <c r="I40" s="115"/>
       <c r="J40" s="115"/>
       <c r="K40" s="115"/>
       <c r="L40" s="115"/>
       <c r="M40" s="115"/>
       <c r="N40" s="115"/>
       <c r="O40" s="115"/>
       <c r="P40" s="115"/>
       <c r="Q40" s="115"/>
       <c r="R40" s="115"/>
       <c r="S40" s="115"/>
       <c r="T40" s="115"/>
       <c r="U40" s="136"/>
     </row>
     <row r="41" spans="1:21" s="112" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="110"/>
-      <c r="B41" s="231" t="s">
+      <c r="B41" s="235" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="231"/>
-[...2 lines deleted...]
-      <c r="F41" s="231"/>
+      <c r="C41" s="235"/>
+      <c r="D41" s="235"/>
+      <c r="E41" s="235"/>
+      <c r="F41" s="235"/>
       <c r="G41" s="135"/>
-      <c r="H41" s="231" t="s">
+      <c r="H41" s="235" t="s">
         <v>14</v>
       </c>
-      <c r="I41" s="231"/>
-[...2 lines deleted...]
-      <c r="L41" s="231"/>
+      <c r="I41" s="235"/>
+      <c r="J41" s="235"/>
+      <c r="K41" s="235"/>
+      <c r="L41" s="235"/>
       <c r="M41" s="139"/>
-      <c r="N41" s="231" t="s">
+      <c r="N41" s="235" t="s">
         <v>22</v>
       </c>
-      <c r="O41" s="231"/>
-[...5 lines deleted...]
-      <c r="U41" s="259"/>
+      <c r="O41" s="235"/>
+      <c r="P41" s="235"/>
+      <c r="Q41" s="235"/>
+      <c r="R41" s="235"/>
+      <c r="S41" s="235"/>
+      <c r="T41" s="235"/>
+      <c r="U41" s="263"/>
     </row>
     <row r="42" spans="1:21" s="112" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="122"/>
-      <c r="B42" s="202"/>
-[...3 lines deleted...]
-      <c r="F42" s="204"/>
+      <c r="B42" s="206"/>
+      <c r="C42" s="207"/>
+      <c r="D42" s="207"/>
+      <c r="E42" s="207"/>
+      <c r="F42" s="208"/>
       <c r="G42" s="137"/>
-      <c r="H42" s="195"/>
-[...3 lines deleted...]
-      <c r="L42" s="197"/>
+      <c r="H42" s="196"/>
+      <c r="I42" s="197"/>
+      <c r="J42" s="197"/>
+      <c r="K42" s="197"/>
+      <c r="L42" s="198"/>
       <c r="M42" s="149"/>
-      <c r="N42" s="195"/>
-[...5 lines deleted...]
-      <c r="T42" s="197"/>
+      <c r="N42" s="196"/>
+      <c r="O42" s="197"/>
+      <c r="P42" s="197"/>
+      <c r="Q42" s="197"/>
+      <c r="R42" s="197"/>
+      <c r="S42" s="197"/>
+      <c r="T42" s="198"/>
       <c r="U42" s="144"/>
     </row>
     <row r="43" spans="1:21" s="118" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="123"/>
       <c r="B43" s="150"/>
       <c r="C43" s="150"/>
       <c r="D43" s="150"/>
       <c r="E43" s="150"/>
       <c r="F43" s="150"/>
       <c r="G43" s="150"/>
       <c r="H43" s="150"/>
-      <c r="I43" s="212"/>
-[...4 lines deleted...]
-      <c r="N43" s="212"/>
+      <c r="I43" s="216"/>
+      <c r="J43" s="216"/>
+      <c r="K43" s="216"/>
+      <c r="L43" s="216"/>
+      <c r="M43" s="216"/>
+      <c r="N43" s="216"/>
       <c r="O43" s="142"/>
       <c r="P43" s="151"/>
-      <c r="Q43" s="257"/>
-[...3 lines deleted...]
-      <c r="U43" s="258"/>
+      <c r="Q43" s="261"/>
+      <c r="R43" s="261"/>
+      <c r="S43" s="261"/>
+      <c r="T43" s="261"/>
+      <c r="U43" s="262"/>
     </row>
     <row r="44" spans="1:21" s="120" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="216" t="s">
+      <c r="A44" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="B44" s="217"/>
-[...18 lines deleted...]
-      <c r="U44" s="218"/>
+      <c r="B44" s="221"/>
+      <c r="C44" s="221"/>
+      <c r="D44" s="221"/>
+      <c r="E44" s="221"/>
+      <c r="F44" s="221"/>
+      <c r="G44" s="221"/>
+      <c r="H44" s="221"/>
+      <c r="I44" s="221"/>
+      <c r="J44" s="221"/>
+      <c r="K44" s="221"/>
+      <c r="L44" s="221"/>
+      <c r="M44" s="221"/>
+      <c r="N44" s="221"/>
+      <c r="O44" s="221"/>
+      <c r="P44" s="221"/>
+      <c r="Q44" s="221"/>
+      <c r="R44" s="221"/>
+      <c r="S44" s="221"/>
+      <c r="T44" s="221"/>
+      <c r="U44" s="222"/>
     </row>
     <row r="45" spans="1:21" s="120" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="130"/>
       <c r="B45" s="133"/>
       <c r="C45" s="133"/>
       <c r="D45" s="133"/>
       <c r="E45" s="133"/>
       <c r="F45" s="133"/>
       <c r="G45" s="133"/>
       <c r="H45" s="133"/>
       <c r="I45" s="133"/>
       <c r="J45" s="133"/>
       <c r="K45" s="133"/>
       <c r="L45" s="133"/>
       <c r="M45" s="133"/>
       <c r="N45" s="133"/>
       <c r="O45" s="133"/>
       <c r="P45" s="133"/>
       <c r="Q45" s="133"/>
       <c r="R45" s="133"/>
       <c r="S45" s="133"/>
       <c r="T45" s="133"/>
       <c r="U45" s="128"/>
     </row>
     <row r="46" spans="1:21" s="120" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="260" t="s">
-[...21 lines deleted...]
-      <c r="U46" s="262"/>
+      <c r="A46" s="267" t="s">
+        <v>489</v>
+      </c>
+      <c r="B46" s="268"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="268"/>
+      <c r="E46" s="268"/>
+      <c r="F46" s="268"/>
+      <c r="G46" s="268"/>
+      <c r="H46" s="268"/>
+      <c r="I46" s="268"/>
+      <c r="J46" s="268"/>
+      <c r="K46" s="268"/>
+      <c r="L46" s="268"/>
+      <c r="M46" s="268"/>
+      <c r="N46" s="268"/>
+      <c r="O46" s="268"/>
+      <c r="P46" s="268"/>
+      <c r="Q46" s="268"/>
+      <c r="R46" s="268"/>
+      <c r="S46" s="268"/>
+      <c r="T46" s="268"/>
+      <c r="U46" s="269"/>
     </row>
     <row r="47" spans="1:21" s="120" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="119"/>
       <c r="B47" s="115"/>
       <c r="C47" s="115"/>
       <c r="D47" s="115"/>
       <c r="E47" s="115"/>
       <c r="F47" s="115"/>
       <c r="G47" s="115"/>
       <c r="H47" s="115"/>
       <c r="I47" s="115"/>
       <c r="J47" s="115"/>
       <c r="K47" s="115"/>
       <c r="L47" s="115"/>
       <c r="M47" s="115"/>
       <c r="N47" s="115"/>
       <c r="O47" s="115"/>
       <c r="P47" s="115"/>
       <c r="Q47" s="115"/>
       <c r="R47" s="115"/>
       <c r="S47" s="115"/>
       <c r="T47" s="115"/>
       <c r="U47" s="111"/>
     </row>
     <row r="48" spans="1:21" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="154"/>
-      <c r="B48" s="198" t="s">
+      <c r="B48" s="199" t="s">
         <v>480</v>
       </c>
-      <c r="C48" s="198"/>
-[...10 lines deleted...]
-      <c r="N48" s="198"/>
+      <c r="C48" s="199"/>
+      <c r="D48" s="199"/>
+      <c r="E48" s="199"/>
+      <c r="F48" s="199"/>
+      <c r="G48" s="199"/>
+      <c r="H48" s="199"/>
+      <c r="I48" s="199"/>
+      <c r="J48" s="199"/>
+      <c r="K48" s="199"/>
+      <c r="L48" s="199"/>
+      <c r="M48" s="199"/>
+      <c r="N48" s="199"/>
       <c r="O48" s="155"/>
-      <c r="P48" s="198" t="s">
+      <c r="P48" s="199" t="s">
         <v>24</v>
       </c>
-      <c r="Q48" s="198"/>
-[...2 lines deleted...]
-      <c r="T48" s="198"/>
+      <c r="Q48" s="199"/>
+      <c r="R48" s="199"/>
+      <c r="S48" s="199"/>
+      <c r="T48" s="199"/>
       <c r="U48" s="111"/>
     </row>
     <row r="49" spans="1:21" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="156"/>
-      <c r="B49" s="195"/>
-[...11 lines deleted...]
-      <c r="N49" s="197"/>
+      <c r="B49" s="196"/>
+      <c r="C49" s="197"/>
+      <c r="D49" s="197"/>
+      <c r="E49" s="197"/>
+      <c r="F49" s="197"/>
+      <c r="G49" s="197"/>
+      <c r="H49" s="197"/>
+      <c r="I49" s="197"/>
+      <c r="J49" s="197"/>
+      <c r="K49" s="197"/>
+      <c r="L49" s="197"/>
+      <c r="M49" s="197"/>
+      <c r="N49" s="198"/>
       <c r="O49" s="157" t="e">
         <f>VLOOKUP(B49,Hoja5!C7:D8,2,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="P49" s="195"/>
-[...3 lines deleted...]
-      <c r="T49" s="197"/>
+      <c r="P49" s="196"/>
+      <c r="Q49" s="197"/>
+      <c r="R49" s="197"/>
+      <c r="S49" s="197"/>
+      <c r="T49" s="198"/>
       <c r="U49" s="158" t="e">
         <f>VLOOKUP(P49,Hoja5!G4:H41,2,0)</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="50" spans="1:21" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="152"/>
       <c r="B50" s="153"/>
       <c r="C50" s="153"/>
       <c r="D50" s="153"/>
       <c r="E50" s="153"/>
       <c r="F50" s="153"/>
       <c r="G50" s="153"/>
       <c r="H50" s="153"/>
       <c r="I50" s="153"/>
       <c r="J50" s="153"/>
       <c r="K50" s="153"/>
       <c r="L50" s="153"/>
       <c r="M50" s="153"/>
       <c r="N50" s="153"/>
       <c r="O50" s="153"/>
       <c r="P50" s="153"/>
       <c r="Q50" s="159"/>
       <c r="R50" s="159"/>
       <c r="S50" s="159"/>
       <c r="T50" s="159"/>
       <c r="U50" s="111"/>
     </row>
     <row r="51" spans="1:21" s="112" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="152"/>
-      <c r="B51" s="198" t="s">
+      <c r="B51" s="199" t="s">
         <v>25</v>
       </c>
-      <c r="C51" s="198"/>
-[...4 lines deleted...]
-      <c r="H51" s="198"/>
+      <c r="C51" s="199"/>
+      <c r="D51" s="199"/>
+      <c r="E51" s="199"/>
+      <c r="F51" s="199"/>
+      <c r="G51" s="199"/>
+      <c r="H51" s="199"/>
       <c r="I51" s="153"/>
       <c r="J51" s="153"/>
-      <c r="K51" s="198" t="s">
+      <c r="K51" s="199" t="s">
         <v>473</v>
       </c>
-      <c r="L51" s="198"/>
-[...7 lines deleted...]
-      <c r="T51" s="198"/>
+      <c r="L51" s="199"/>
+      <c r="M51" s="199"/>
+      <c r="N51" s="199"/>
+      <c r="O51" s="199"/>
+      <c r="P51" s="199"/>
+      <c r="Q51" s="199"/>
+      <c r="R51" s="199"/>
+      <c r="S51" s="199"/>
+      <c r="T51" s="199"/>
       <c r="U51" s="111"/>
     </row>
     <row r="52" spans="1:21" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="160"/>
-      <c r="B52" s="195"/>
-[...6 lines deleted...]
-      <c r="I52" s="197"/>
+      <c r="B52" s="196"/>
+      <c r="C52" s="197"/>
+      <c r="D52" s="197"/>
+      <c r="E52" s="197"/>
+      <c r="F52" s="197"/>
+      <c r="G52" s="197"/>
+      <c r="H52" s="197"/>
+      <c r="I52" s="198"/>
       <c r="J52" s="161" t="e">
         <f>VLOOKUP(B52,Hoja5!L4:M103,2,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="K52" s="250"/>
-[...8 lines deleted...]
-      <c r="T52" s="252"/>
+      <c r="K52" s="254"/>
+      <c r="L52" s="255"/>
+      <c r="M52" s="255"/>
+      <c r="N52" s="255"/>
+      <c r="O52" s="255"/>
+      <c r="P52" s="255"/>
+      <c r="Q52" s="255"/>
+      <c r="R52" s="255"/>
+      <c r="S52" s="255"/>
+      <c r="T52" s="256"/>
       <c r="U52" s="158" t="e">
         <f>VLOOKUP(K52,Hoja5!P4:Q172,2,0)</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="53" spans="1:21" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="160"/>
       <c r="B53" s="162"/>
       <c r="C53" s="162"/>
       <c r="D53" s="162"/>
       <c r="E53" s="162"/>
       <c r="F53" s="162"/>
       <c r="G53" s="162"/>
       <c r="H53" s="162"/>
       <c r="I53" s="162"/>
       <c r="J53" s="161"/>
       <c r="K53" s="163"/>
       <c r="L53" s="163"/>
       <c r="M53" s="163"/>
       <c r="N53" s="163"/>
       <c r="O53" s="163"/>
       <c r="P53" s="163"/>
       <c r="Q53" s="163"/>
       <c r="R53" s="163"/>
       <c r="S53" s="163"/>
       <c r="T53" s="163"/>
       <c r="U53" s="158"/>
     </row>
     <row r="54" spans="1:21" s="118" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="160"/>
-      <c r="B54" s="198" t="s">
+      <c r="B54" s="199" t="s">
         <v>476</v>
       </c>
-      <c r="C54" s="198"/>
-[...16 lines deleted...]
-      <c r="T54" s="198"/>
+      <c r="C54" s="199"/>
+      <c r="D54" s="199"/>
+      <c r="E54" s="199"/>
+      <c r="F54" s="199"/>
+      <c r="G54" s="199"/>
+      <c r="H54" s="199"/>
+      <c r="I54" s="199"/>
+      <c r="J54" s="199"/>
+      <c r="K54" s="199"/>
+      <c r="L54" s="199"/>
+      <c r="M54" s="199"/>
+      <c r="N54" s="199"/>
+      <c r="O54" s="199"/>
+      <c r="P54" s="199"/>
+      <c r="Q54" s="199"/>
+      <c r="R54" s="199"/>
+      <c r="S54" s="199"/>
+      <c r="T54" s="199"/>
       <c r="U54" s="158"/>
     </row>
     <row r="55" spans="1:21" s="118" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="152"/>
-      <c r="B55" s="255"/>
-[...17 lines deleted...]
-      <c r="T55" s="255"/>
+      <c r="B55" s="259"/>
+      <c r="C55" s="259"/>
+      <c r="D55" s="259"/>
+      <c r="E55" s="259"/>
+      <c r="F55" s="259"/>
+      <c r="G55" s="259"/>
+      <c r="H55" s="259"/>
+      <c r="I55" s="259"/>
+      <c r="J55" s="259"/>
+      <c r="K55" s="259"/>
+      <c r="L55" s="259"/>
+      <c r="M55" s="259"/>
+      <c r="N55" s="259"/>
+      <c r="O55" s="259"/>
+      <c r="P55" s="259"/>
+      <c r="Q55" s="259"/>
+      <c r="R55" s="259"/>
+      <c r="S55" s="259"/>
+      <c r="T55" s="259"/>
       <c r="U55" s="111"/>
     </row>
     <row r="56" spans="1:21" s="112" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="375" t="s">
+      <c r="A56" s="264" t="s">
         <v>483</v>
       </c>
-      <c r="B56" s="376"/>
-[...18 lines deleted...]
-      <c r="U56" s="377"/>
+      <c r="B56" s="265"/>
+      <c r="C56" s="265"/>
+      <c r="D56" s="265"/>
+      <c r="E56" s="265"/>
+      <c r="F56" s="265"/>
+      <c r="G56" s="265"/>
+      <c r="H56" s="265"/>
+      <c r="I56" s="265"/>
+      <c r="J56" s="265"/>
+      <c r="K56" s="265"/>
+      <c r="L56" s="265"/>
+      <c r="M56" s="265"/>
+      <c r="N56" s="265"/>
+      <c r="O56" s="265"/>
+      <c r="P56" s="265"/>
+      <c r="Q56" s="265"/>
+      <c r="R56" s="265"/>
+      <c r="S56" s="265"/>
+      <c r="T56" s="265"/>
+      <c r="U56" s="266"/>
     </row>
     <row r="57" spans="1:21" s="112" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="216" t="s">
+      <c r="A57" s="220" t="s">
         <v>482</v>
       </c>
-      <c r="B57" s="217"/>
-[...18 lines deleted...]
-      <c r="U57" s="218"/>
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
+      <c r="D57" s="221"/>
+      <c r="E57" s="221"/>
+      <c r="F57" s="221"/>
+      <c r="G57" s="221"/>
+      <c r="H57" s="221"/>
+      <c r="I57" s="221"/>
+      <c r="J57" s="221"/>
+      <c r="K57" s="221"/>
+      <c r="L57" s="221"/>
+      <c r="M57" s="221"/>
+      <c r="N57" s="221"/>
+      <c r="O57" s="221"/>
+      <c r="P57" s="221"/>
+      <c r="Q57" s="221"/>
+      <c r="R57" s="221"/>
+      <c r="S57" s="221"/>
+      <c r="T57" s="221"/>
+      <c r="U57" s="222"/>
     </row>
     <row r="58" spans="1:21" s="120" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="131"/>
-      <c r="B58" s="254"/>
-[...12 lines deleted...]
-      <c r="O58" s="254"/>
+      <c r="B58" s="258"/>
+      <c r="C58" s="258"/>
+      <c r="D58" s="258"/>
+      <c r="E58" s="258"/>
+      <c r="F58" s="258"/>
+      <c r="G58" s="258"/>
+      <c r="H58" s="258"/>
+      <c r="I58" s="258"/>
+      <c r="J58" s="258"/>
+      <c r="K58" s="258"/>
+      <c r="L58" s="258"/>
+      <c r="M58" s="258"/>
+      <c r="N58" s="258"/>
+      <c r="O58" s="258"/>
       <c r="R58" s="164"/>
       <c r="S58" s="164"/>
       <c r="T58" s="164"/>
       <c r="U58" s="165"/>
     </row>
     <row r="59" spans="1:21" s="120" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="131"/>
-      <c r="C59" s="248" t="s">
+      <c r="C59" s="252" t="s">
         <v>26</v>
       </c>
-      <c r="D59" s="248"/>
-[...13 lines deleted...]
-      <c r="R59" s="247"/>
+      <c r="D59" s="252"/>
+      <c r="E59" s="252"/>
+      <c r="F59" s="252"/>
+      <c r="G59" s="252"/>
+      <c r="H59" s="252"/>
+      <c r="I59" s="252"/>
+      <c r="J59" s="252"/>
+      <c r="K59" s="252"/>
+      <c r="L59" s="252"/>
+      <c r="M59" s="252"/>
+      <c r="N59" s="252"/>
+      <c r="O59" s="252"/>
+      <c r="P59" s="252"/>
+      <c r="Q59" s="250"/>
+      <c r="R59" s="251"/>
       <c r="U59" s="165"/>
     </row>
     <row r="60" spans="1:21" s="120" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="131"/>
       <c r="B60" s="166"/>
       <c r="C60" s="166"/>
       <c r="D60" s="166"/>
       <c r="E60" s="166"/>
       <c r="F60" s="166"/>
       <c r="G60" s="166"/>
       <c r="H60" s="166"/>
       <c r="I60" s="166"/>
       <c r="U60" s="165"/>
     </row>
     <row r="61" spans="1:21" s="120" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="131"/>
       <c r="B61" s="166"/>
       <c r="C61" s="166"/>
       <c r="D61" s="166"/>
       <c r="E61" s="166"/>
       <c r="F61" s="166"/>
-      <c r="G61" s="263" t="s">
+      <c r="G61" s="270" t="s">
         <v>27</v>
       </c>
-      <c r="H61" s="263"/>
-[...2 lines deleted...]
-      <c r="M61" s="244" t="s">
+      <c r="H61" s="270"/>
+      <c r="I61" s="270"/>
+      <c r="J61" s="270"/>
+      <c r="M61" s="248" t="s">
         <v>28</v>
       </c>
-      <c r="N61" s="244"/>
-[...1 lines deleted...]
-      <c r="P61" s="244"/>
+      <c r="N61" s="248"/>
+      <c r="O61" s="248"/>
+      <c r="P61" s="248"/>
       <c r="T61" s="167"/>
       <c r="U61" s="165"/>
     </row>
     <row r="62" spans="1:21" s="120" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="131"/>
       <c r="B62" s="168"/>
       <c r="C62" s="169"/>
       <c r="D62" s="169"/>
       <c r="E62" s="169"/>
       <c r="F62" s="169"/>
-      <c r="G62" s="244" t="s">
+      <c r="G62" s="248" t="s">
         <v>487</v>
       </c>
-      <c r="H62" s="244"/>
-[...2 lines deleted...]
-      <c r="M62" s="245" t="s">
+      <c r="H62" s="248"/>
+      <c r="I62" s="248"/>
+      <c r="J62" s="248"/>
+      <c r="M62" s="249" t="s">
         <v>475</v>
       </c>
-      <c r="N62" s="245"/>
-[...1 lines deleted...]
-      <c r="P62" s="245"/>
+      <c r="N62" s="249"/>
+      <c r="O62" s="249"/>
+      <c r="P62" s="249"/>
       <c r="T62" s="167"/>
       <c r="U62" s="165"/>
     </row>
     <row r="63" spans="1:21" s="120" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="131"/>
       <c r="C63" s="170"/>
       <c r="D63" s="170"/>
       <c r="E63" s="170"/>
       <c r="F63" s="170"/>
       <c r="G63" s="170"/>
-      <c r="H63" s="248" t="s">
+      <c r="H63" s="252" t="s">
         <v>29</v>
       </c>
-      <c r="I63" s="248"/>
-[...1 lines deleted...]
-      <c r="K63" s="248"/>
+      <c r="I63" s="252"/>
+      <c r="J63" s="252"/>
+      <c r="K63" s="252"/>
       <c r="L63" s="166" t="s">
         <v>30</v>
       </c>
       <c r="M63" s="170" t="s">
         <v>31</v>
       </c>
       <c r="N63" s="170"/>
       <c r="O63" s="170"/>
       <c r="P63" s="171"/>
       <c r="Q63" s="171"/>
       <c r="R63" s="171"/>
       <c r="S63" s="171"/>
       <c r="T63" s="171"/>
       <c r="U63" s="165"/>
     </row>
     <row r="64" spans="1:21" s="120" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="131"/>
       <c r="C64" s="170"/>
       <c r="D64" s="170"/>
       <c r="E64" s="170"/>
       <c r="F64" s="170"/>
       <c r="G64" s="170"/>
       <c r="H64" s="172"/>
       <c r="I64" s="172"/>
       <c r="J64" s="172"/>
       <c r="K64" s="172"/>
       <c r="L64" s="166"/>
       <c r="M64" s="173"/>
       <c r="N64" s="173"/>
       <c r="O64" s="173"/>
       <c r="P64" s="171"/>
       <c r="Q64" s="171"/>
       <c r="R64" s="171"/>
       <c r="S64" s="171"/>
       <c r="T64" s="171"/>
       <c r="U64" s="165"/>
     </row>
     <row r="65" spans="1:21" s="120" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="131"/>
       <c r="B65" s="164"/>
       <c r="C65" s="164"/>
-      <c r="D65" s="242" t="s">
+      <c r="D65" s="246" t="s">
         <v>32</v>
       </c>
-      <c r="E65" s="242"/>
-[...6 lines deleted...]
-      <c r="L65" s="242" t="s">
+      <c r="E65" s="246"/>
+      <c r="F65" s="246"/>
+      <c r="G65" s="246"/>
+      <c r="H65" s="246"/>
+      <c r="I65" s="246"/>
+      <c r="J65" s="246"/>
+      <c r="K65" s="246"/>
+      <c r="L65" s="246" t="s">
         <v>33</v>
       </c>
-      <c r="M65" s="242"/>
-[...2 lines deleted...]
-      <c r="P65" s="242" t="s">
+      <c r="M65" s="246"/>
+      <c r="N65" s="246"/>
+      <c r="O65" s="246"/>
+      <c r="P65" s="246" t="s">
         <v>34</v>
       </c>
-      <c r="Q65" s="242"/>
-[...1 lines deleted...]
-      <c r="S65" s="242"/>
+      <c r="Q65" s="246"/>
+      <c r="R65" s="246"/>
+      <c r="S65" s="246"/>
       <c r="T65" s="164"/>
       <c r="U65" s="165"/>
     </row>
     <row r="66" spans="1:21" s="120" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="131"/>
       <c r="B66" s="164"/>
       <c r="C66" s="164"/>
-      <c r="D66" s="243"/>
-[...14 lines deleted...]
-      <c r="S66" s="243"/>
+      <c r="D66" s="247"/>
+      <c r="E66" s="247"/>
+      <c r="F66" s="247"/>
+      <c r="G66" s="247"/>
+      <c r="H66" s="247"/>
+      <c r="I66" s="247"/>
+      <c r="J66" s="247"/>
+      <c r="K66" s="247"/>
+      <c r="L66" s="247"/>
+      <c r="M66" s="247"/>
+      <c r="N66" s="247"/>
+      <c r="O66" s="247"/>
+      <c r="P66" s="247"/>
+      <c r="Q66" s="247"/>
+      <c r="R66" s="247"/>
+      <c r="S66" s="247"/>
       <c r="T66" s="164"/>
       <c r="U66" s="165"/>
     </row>
     <row r="67" spans="1:21" s="120" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="131"/>
       <c r="B67" s="164"/>
       <c r="C67" s="164"/>
-      <c r="D67" s="243"/>
-[...14 lines deleted...]
-      <c r="S67" s="243"/>
+      <c r="D67" s="247"/>
+      <c r="E67" s="247"/>
+      <c r="F67" s="247"/>
+      <c r="G67" s="247"/>
+      <c r="H67" s="247"/>
+      <c r="I67" s="247"/>
+      <c r="J67" s="247"/>
+      <c r="K67" s="247"/>
+      <c r="L67" s="247"/>
+      <c r="M67" s="247"/>
+      <c r="N67" s="247"/>
+      <c r="O67" s="247"/>
+      <c r="P67" s="247"/>
+      <c r="Q67" s="247"/>
+      <c r="R67" s="247"/>
+      <c r="S67" s="247"/>
       <c r="T67" s="164"/>
       <c r="U67" s="165"/>
     </row>
     <row r="68" spans="1:21" s="120" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="131"/>
       <c r="B68" s="164"/>
       <c r="C68" s="164"/>
-      <c r="D68" s="243"/>
-[...14 lines deleted...]
-      <c r="S68" s="243"/>
+      <c r="D68" s="247"/>
+      <c r="E68" s="247"/>
+      <c r="F68" s="247"/>
+      <c r="G68" s="247"/>
+      <c r="H68" s="247"/>
+      <c r="I68" s="247"/>
+      <c r="J68" s="247"/>
+      <c r="K68" s="247"/>
+      <c r="L68" s="247"/>
+      <c r="M68" s="247"/>
+      <c r="N68" s="247"/>
+      <c r="O68" s="247"/>
+      <c r="P68" s="247"/>
+      <c r="Q68" s="247"/>
+      <c r="R68" s="247"/>
+      <c r="S68" s="247"/>
       <c r="T68" s="164"/>
       <c r="U68" s="165"/>
     </row>
     <row r="69" spans="1:21" s="120" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="132"/>
       <c r="B69" s="167"/>
       <c r="C69" s="167"/>
-      <c r="D69" s="253" t="s">
+      <c r="D69" s="257" t="s">
         <v>35</v>
       </c>
-      <c r="E69" s="253"/>
-[...5 lines deleted...]
-      <c r="K69" s="253"/>
+      <c r="E69" s="257"/>
+      <c r="F69" s="257"/>
+      <c r="G69" s="257"/>
+      <c r="H69" s="257"/>
+      <c r="I69" s="257"/>
+      <c r="J69" s="257"/>
+      <c r="K69" s="257"/>
       <c r="L69" s="167"/>
       <c r="M69" s="174"/>
       <c r="N69" s="174"/>
       <c r="O69" s="175"/>
       <c r="P69" s="175"/>
       <c r="Q69" s="176"/>
       <c r="R69" s="176"/>
       <c r="S69" s="176"/>
       <c r="T69" s="176"/>
       <c r="U69" s="125"/>
     </row>
     <row r="70" spans="1:21" s="112" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="132"/>
       <c r="B70" s="167"/>
       <c r="C70" s="167"/>
       <c r="D70" s="167"/>
       <c r="E70" s="167"/>
       <c r="F70" s="167"/>
       <c r="G70" s="167"/>
       <c r="H70" s="167"/>
       <c r="I70" s="167"/>
       <c r="J70" s="167"/>
       <c r="K70" s="167"/>
       <c r="L70" s="167"/>
       <c r="M70" s="174"/>
       <c r="N70" s="174"/>
       <c r="O70" s="175"/>
       <c r="P70" s="175"/>
       <c r="Q70" s="176"/>
       <c r="R70" s="176"/>
       <c r="S70" s="176"/>
       <c r="T70" s="176"/>
       <c r="U70" s="125"/>
     </row>
     <row r="71" spans="1:21" s="120" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="216" t="s">
+      <c r="A71" s="220" t="s">
         <v>481</v>
       </c>
-      <c r="B71" s="217"/>
-[...18 lines deleted...]
-      <c r="U71" s="218"/>
+      <c r="B71" s="221"/>
+      <c r="C71" s="221"/>
+      <c r="D71" s="221"/>
+      <c r="E71" s="221"/>
+      <c r="F71" s="221"/>
+      <c r="G71" s="221"/>
+      <c r="H71" s="221"/>
+      <c r="I71" s="221"/>
+      <c r="J71" s="221"/>
+      <c r="K71" s="221"/>
+      <c r="L71" s="221"/>
+      <c r="M71" s="221"/>
+      <c r="N71" s="221"/>
+      <c r="O71" s="221"/>
+      <c r="P71" s="221"/>
+      <c r="Q71" s="221"/>
+      <c r="R71" s="221"/>
+      <c r="S71" s="221"/>
+      <c r="T71" s="221"/>
+      <c r="U71" s="222"/>
     </row>
     <row r="72" spans="1:21" s="120" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="113"/>
-      <c r="B72" s="256" t="s">
+      <c r="B72" s="260" t="s">
         <v>477</v>
       </c>
-      <c r="C72" s="256"/>
-[...8 lines deleted...]
-      <c r="L72" s="256"/>
+      <c r="C72" s="260"/>
+      <c r="D72" s="260"/>
+      <c r="E72" s="260"/>
+      <c r="F72" s="260"/>
+      <c r="G72" s="260"/>
+      <c r="H72" s="260"/>
+      <c r="I72" s="260"/>
+      <c r="J72" s="260"/>
+      <c r="K72" s="260"/>
+      <c r="L72" s="260"/>
       <c r="M72" s="115"/>
-      <c r="N72" s="231" t="s">
+      <c r="N72" s="235" t="s">
         <v>36</v>
       </c>
-      <c r="O72" s="231"/>
-[...4 lines deleted...]
-      <c r="T72" s="231"/>
+      <c r="O72" s="235"/>
+      <c r="P72" s="235"/>
+      <c r="Q72" s="235"/>
+      <c r="R72" s="235"/>
+      <c r="S72" s="235"/>
+      <c r="T72" s="235"/>
       <c r="U72" s="116"/>
     </row>
     <row r="73" spans="1:21" s="120" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="117"/>
-      <c r="B73" s="202"/>
-[...9 lines deleted...]
-      <c r="L73" s="204"/>
+      <c r="B73" s="206"/>
+      <c r="C73" s="207"/>
+      <c r="D73" s="207"/>
+      <c r="E73" s="207"/>
+      <c r="F73" s="207"/>
+      <c r="G73" s="207"/>
+      <c r="H73" s="207"/>
+      <c r="I73" s="207"/>
+      <c r="J73" s="207"/>
+      <c r="K73" s="207"/>
+      <c r="L73" s="208"/>
       <c r="M73" s="134"/>
-      <c r="N73" s="202"/>
-[...5 lines deleted...]
-      <c r="T73" s="204"/>
+      <c r="N73" s="206"/>
+      <c r="O73" s="207"/>
+      <c r="P73" s="207"/>
+      <c r="Q73" s="207"/>
+      <c r="R73" s="207"/>
+      <c r="S73" s="207"/>
+      <c r="T73" s="208"/>
       <c r="U73" s="114"/>
     </row>
     <row r="74" spans="1:21" s="120" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="113"/>
-      <c r="B74" s="231" t="s">
+      <c r="B74" s="235" t="s">
         <v>474</v>
       </c>
-      <c r="C74" s="231"/>
-[...5 lines deleted...]
-      <c r="I74" s="231"/>
+      <c r="C74" s="235"/>
+      <c r="D74" s="235"/>
+      <c r="E74" s="235"/>
+      <c r="F74" s="235"/>
+      <c r="G74" s="235"/>
+      <c r="H74" s="235"/>
+      <c r="I74" s="235"/>
       <c r="J74" s="135"/>
       <c r="K74" s="135"/>
       <c r="L74" s="135"/>
       <c r="M74" s="115"/>
-      <c r="N74" s="231" t="s">
+      <c r="N74" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="O74" s="231"/>
-[...4 lines deleted...]
-      <c r="T74" s="231"/>
+      <c r="O74" s="235"/>
+      <c r="P74" s="235"/>
+      <c r="Q74" s="235"/>
+      <c r="R74" s="235"/>
+      <c r="S74" s="235"/>
+      <c r="T74" s="235"/>
       <c r="U74" s="116"/>
     </row>
     <row r="75" spans="1:21" s="120" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="117"/>
-      <c r="B75" s="202"/>
-[...9 lines deleted...]
-      <c r="L75" s="204"/>
+      <c r="B75" s="206"/>
+      <c r="C75" s="207"/>
+      <c r="D75" s="207"/>
+      <c r="E75" s="207"/>
+      <c r="F75" s="207"/>
+      <c r="G75" s="207"/>
+      <c r="H75" s="207"/>
+      <c r="I75" s="207"/>
+      <c r="J75" s="207"/>
+      <c r="K75" s="207"/>
+      <c r="L75" s="208"/>
       <c r="M75" s="134"/>
-      <c r="N75" s="202"/>
-[...5 lines deleted...]
-      <c r="T75" s="204"/>
+      <c r="N75" s="206"/>
+      <c r="O75" s="207"/>
+      <c r="P75" s="207"/>
+      <c r="Q75" s="207"/>
+      <c r="R75" s="207"/>
+      <c r="S75" s="207"/>
+      <c r="T75" s="208"/>
       <c r="U75" s="114"/>
     </row>
     <row r="76" spans="1:21" s="120" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="124"/>
       <c r="B76" s="177"/>
       <c r="C76" s="177"/>
       <c r="D76" s="177"/>
       <c r="E76" s="177"/>
       <c r="F76" s="177"/>
       <c r="G76" s="177"/>
       <c r="H76" s="177"/>
       <c r="I76" s="177"/>
       <c r="J76" s="177"/>
       <c r="K76" s="177"/>
       <c r="L76" s="177"/>
       <c r="M76" s="178"/>
       <c r="N76" s="175"/>
       <c r="O76" s="175"/>
       <c r="P76" s="175"/>
       <c r="Q76" s="179"/>
       <c r="R76" s="180"/>
       <c r="S76" s="180"/>
       <c r="T76" s="180"/>
       <c r="U76" s="125"/>
     </row>
     <row r="77" spans="1:21" s="120" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="216" t="s">
+      <c r="A77" s="220" t="s">
         <v>38</v>
       </c>
-      <c r="B77" s="217"/>
-[...18 lines deleted...]
-      <c r="U77" s="218"/>
+      <c r="B77" s="221"/>
+      <c r="C77" s="221"/>
+      <c r="D77" s="221"/>
+      <c r="E77" s="221"/>
+      <c r="F77" s="221"/>
+      <c r="G77" s="221"/>
+      <c r="H77" s="221"/>
+      <c r="I77" s="221"/>
+      <c r="J77" s="221"/>
+      <c r="K77" s="221"/>
+      <c r="L77" s="221"/>
+      <c r="M77" s="221"/>
+      <c r="N77" s="221"/>
+      <c r="O77" s="221"/>
+      <c r="P77" s="221"/>
+      <c r="Q77" s="221"/>
+      <c r="R77" s="221"/>
+      <c r="S77" s="221"/>
+      <c r="T77" s="221"/>
+      <c r="U77" s="222"/>
     </row>
     <row r="78" spans="1:21" s="120" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="241" t="s">
+      <c r="A78" s="245" t="s">
         <v>39</v>
       </c>
-      <c r="B78" s="241"/>
-[...18 lines deleted...]
-      <c r="U78" s="249"/>
+      <c r="B78" s="245"/>
+      <c r="C78" s="245"/>
+      <c r="D78" s="245"/>
+      <c r="E78" s="245"/>
+      <c r="F78" s="245"/>
+      <c r="G78" s="245"/>
+      <c r="H78" s="245"/>
+      <c r="I78" s="245"/>
+      <c r="J78" s="253"/>
+      <c r="K78" s="253"/>
+      <c r="L78" s="253"/>
+      <c r="M78" s="253"/>
+      <c r="N78" s="253"/>
+      <c r="O78" s="253"/>
+      <c r="P78" s="253"/>
+      <c r="Q78" s="253"/>
+      <c r="R78" s="253"/>
+      <c r="S78" s="253"/>
+      <c r="T78" s="253"/>
+      <c r="U78" s="253"/>
     </row>
     <row r="79" spans="1:21" s="120" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="241" t="s">
+      <c r="A79" s="245" t="s">
         <v>40</v>
       </c>
-      <c r="B79" s="241"/>
-[...18 lines deleted...]
-      <c r="U79" s="249"/>
+      <c r="B79" s="245"/>
+      <c r="C79" s="245"/>
+      <c r="D79" s="245"/>
+      <c r="E79" s="245"/>
+      <c r="F79" s="245"/>
+      <c r="G79" s="245"/>
+      <c r="H79" s="245"/>
+      <c r="I79" s="245"/>
+      <c r="J79" s="253"/>
+      <c r="K79" s="253"/>
+      <c r="L79" s="253"/>
+      <c r="M79" s="253"/>
+      <c r="N79" s="253"/>
+      <c r="O79" s="253"/>
+      <c r="P79" s="253"/>
+      <c r="Q79" s="253"/>
+      <c r="R79" s="253"/>
+      <c r="S79" s="253"/>
+      <c r="T79" s="253"/>
+      <c r="U79" s="253"/>
     </row>
     <row r="80" spans="1:21" s="120" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="241" t="s">
+      <c r="A80" s="245" t="s">
         <v>41</v>
       </c>
-      <c r="B80" s="241"/>
-[...18 lines deleted...]
-      <c r="U80" s="249"/>
+      <c r="B80" s="245"/>
+      <c r="C80" s="245"/>
+      <c r="D80" s="245"/>
+      <c r="E80" s="245"/>
+      <c r="F80" s="245"/>
+      <c r="G80" s="245"/>
+      <c r="H80" s="245"/>
+      <c r="I80" s="245"/>
+      <c r="J80" s="253"/>
+      <c r="K80" s="253"/>
+      <c r="L80" s="253"/>
+      <c r="M80" s="253"/>
+      <c r="N80" s="253"/>
+      <c r="O80" s="253"/>
+      <c r="P80" s="253"/>
+      <c r="Q80" s="253"/>
+      <c r="R80" s="253"/>
+      <c r="S80" s="253"/>
+      <c r="T80" s="253"/>
+      <c r="U80" s="253"/>
     </row>
     <row r="81" spans="1:21" s="120" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="6"/>
       <c r="B81" s="6"/>
       <c r="C81" s="6"/>
       <c r="D81" s="6"/>
       <c r="E81" s="6"/>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
       <c r="N81" s="6"/>
       <c r="O81" s="6"/>
       <c r="P81" s="6"/>
       <c r="Q81" s="6"/>
       <c r="R81" s="6"/>
       <c r="S81" s="6"/>
       <c r="T81" s="6"/>
       <c r="U81" s="6"/>
     </row>
     <row r="82" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -6939,457 +6958,457 @@
     <mergeCell ref="M1:U1"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="P3:U3"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="B49:N49"/>
     <mergeCell ref="B52:I52"/>
     <mergeCell ref="P48:T48"/>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A12:U13"/>
     <mergeCell ref="B36:T36"/>
     <mergeCell ref="B19:T19"/>
     <mergeCell ref="A23:U23"/>
     <mergeCell ref="B35:U35"/>
     <mergeCell ref="E1:L1"/>
     <mergeCell ref="I43:N43"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="A20:U20"/>
     <mergeCell ref="I21:L21"/>
     <mergeCell ref="A33:U33"/>
     <mergeCell ref="A34:U34"/>
     <mergeCell ref="R25:T25"/>
     <mergeCell ref="N42:T42"/>
     <mergeCell ref="A5:U6"/>
     <mergeCell ref="A16:U16"/>
   </mergeCells>
-  <dataValidations count="4">
+  <dataValidations disablePrompts="1" count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P49:T49 K52:T53" xr:uid="{3F6BB4F5-AA33-4FCC-A560-20EF578038E8}">
       <formula1>INDIRECT(J49)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B54" xr:uid="{7E93B170-DFC4-47BD-AAE7-2621D9CE823A}">
       <formula1>INDIRECT(U50)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B52" xr:uid="{750218FA-A69F-4D0D-90F0-0700CDAC9DF6}">
       <formula1>INDIRECT(U49)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C52:I52" xr:uid="{386CFDD8-A19B-4A18-8A4F-E7BE1AF16664}">
       <formula1>INDIRECT(V50)</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="S14" location="'NOTIFICACIÓN ELECTRÓNICA'!A1" display="Ver condiciones" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="S14" location="'CONDICIONES NOTIF ELECTR'!A1" display="Ver condiciones" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="20" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3D5CFA7C-9901-4F9B-A1DD-A6C5A32785F4}">
           <x14:formula1>
             <xm:f>Hoja5!$C$7:$C$8</xm:f>
           </x14:formula1>
           <xm:sqref>B49:N49</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{31BB3A15-40C1-4F70-9D29-581913271351}">
           <x14:formula1>
             <xm:f>Hoja5!$A$11:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>Q59:R59</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:P5"/>
+      <selection sqref="A1:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="269"/>
-[...2 lines deleted...]
-      <c r="D1" s="278" t="str">
+      <c r="A1" s="280"/>
+      <c r="B1" s="281"/>
+      <c r="C1" s="282"/>
+      <c r="D1" s="289" t="str">
         <f>FORMATO!E1</f>
         <v>ASEGURAMIENTO SANITARIO</v>
       </c>
-      <c r="E1" s="279"/>
-[...4 lines deleted...]
-      <c r="J1" s="278" t="str">
+      <c r="E1" s="290"/>
+      <c r="F1" s="290"/>
+      <c r="G1" s="290"/>
+      <c r="H1" s="290"/>
+      <c r="I1" s="291"/>
+      <c r="J1" s="289" t="str">
         <f>FORMATO!M1</f>
         <v>AUDITORIAS Y CERTIFICACIONES</v>
       </c>
-      <c r="K1" s="279"/>
-[...4 lines deleted...]
-      <c r="P1" s="280"/>
+      <c r="K1" s="290"/>
+      <c r="L1" s="290"/>
+      <c r="M1" s="290"/>
+      <c r="N1" s="290"/>
+      <c r="O1" s="290"/>
+      <c r="P1" s="291"/>
     </row>
     <row r="2" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="272"/>
-[...2 lines deleted...]
-      <c r="D2" s="281" t="str">
+      <c r="A2" s="283"/>
+      <c r="B2" s="284"/>
+      <c r="C2" s="285"/>
+      <c r="D2" s="292" t="str">
         <f>FORMATO!E2</f>
         <v>SOLICITUD DE TRÁMITES DE AUDITORIAS Y CERTIFICACIONES 
 ALIMENTOS Y BEBIDAS</v>
       </c>
-      <c r="E2" s="282"/>
-[...10 lines deleted...]
-      <c r="P2" s="283"/>
+      <c r="E2" s="293"/>
+      <c r="F2" s="293"/>
+      <c r="G2" s="293"/>
+      <c r="H2" s="293"/>
+      <c r="I2" s="293"/>
+      <c r="J2" s="293"/>
+      <c r="K2" s="293"/>
+      <c r="L2" s="293"/>
+      <c r="M2" s="293"/>
+      <c r="N2" s="293"/>
+      <c r="O2" s="293"/>
+      <c r="P2" s="294"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="275"/>
-[...2 lines deleted...]
-      <c r="D3" s="284" t="str">
+      <c r="A3" s="286"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="288"/>
+      <c r="D3" s="295" t="str">
         <f>FORMATO!E3</f>
         <v>Código:ASS-AYC-FM159</v>
       </c>
-      <c r="E3" s="285"/>
-[...2 lines deleted...]
-      <c r="H3" s="284" t="str">
+      <c r="E3" s="296"/>
+      <c r="F3" s="296"/>
+      <c r="G3" s="297"/>
+      <c r="H3" s="295" t="str">
         <f>FORMATO!K3</f>
         <v>Versión: 02</v>
       </c>
-      <c r="I3" s="285"/>
-[...2 lines deleted...]
-      <c r="L3" s="284" t="str">
+      <c r="I3" s="296"/>
+      <c r="J3" s="296"/>
+      <c r="K3" s="297"/>
+      <c r="L3" s="295" t="str">
         <f>FORMATO!P3</f>
-        <v>Fecha de Emisión: 2026-03-xx</v>
-[...4 lines deleted...]
-      <c r="P3" s="286"/>
+        <v>Fecha de Emisión: 2026-04-09</v>
+      </c>
+      <c r="M3" s="296"/>
+      <c r="N3" s="296"/>
+      <c r="O3" s="296"/>
+      <c r="P3" s="297"/>
     </row>
     <row r="4" spans="1:16" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="74"/>
       <c r="B4" s="74"/>
       <c r="C4" s="74"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
       <c r="H4" s="75"/>
       <c r="I4" s="75"/>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
       <c r="L4" s="75"/>
       <c r="M4" s="75"/>
       <c r="N4" s="75"/>
       <c r="O4" s="75"/>
       <c r="P4" s="75"/>
     </row>
     <row r="5" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="287" t="s">
+      <c r="A5" s="298" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="287"/>
-[...13 lines deleted...]
-      <c r="P5" s="287"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="298"/>
+      <c r="D5" s="298"/>
+      <c r="E5" s="298"/>
+      <c r="F5" s="298"/>
+      <c r="G5" s="298"/>
+      <c r="H5" s="298"/>
+      <c r="I5" s="298"/>
+      <c r="J5" s="298"/>
+      <c r="K5" s="298"/>
+      <c r="L5" s="298"/>
+      <c r="M5" s="298"/>
+      <c r="N5" s="298"/>
+      <c r="O5" s="298"/>
+      <c r="P5" s="298"/>
     </row>
     <row r="6" spans="1:16" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="264" t="s">
+      <c r="A6" s="271" t="s">
         <v>484</v>
       </c>
-      <c r="B6" s="265"/>
-[...13 lines deleted...]
-      <c r="P6" s="266"/>
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
+      <c r="L6" s="272"/>
+      <c r="M6" s="272"/>
+      <c r="N6" s="272"/>
+      <c r="O6" s="272"/>
+      <c r="P6" s="273"/>
     </row>
     <row r="7" spans="1:16" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="267"/>
-[...14 lines deleted...]
-      <c r="P7" s="268"/>
+      <c r="A7" s="274"/>
+      <c r="B7" s="275"/>
+      <c r="C7" s="275"/>
+      <c r="D7" s="275"/>
+      <c r="E7" s="275"/>
+      <c r="F7" s="275"/>
+      <c r="G7" s="275"/>
+      <c r="H7" s="275"/>
+      <c r="I7" s="275"/>
+      <c r="J7" s="275"/>
+      <c r="K7" s="275"/>
+      <c r="L7" s="275"/>
+      <c r="M7" s="275"/>
+      <c r="N7" s="275"/>
+      <c r="O7" s="275"/>
+      <c r="P7" s="276"/>
     </row>
     <row r="8" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="267"/>
-[...14 lines deleted...]
-      <c r="P8" s="268"/>
+      <c r="A8" s="274"/>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+      <c r="F8" s="275"/>
+      <c r="G8" s="275"/>
+      <c r="H8" s="275"/>
+      <c r="I8" s="275"/>
+      <c r="J8" s="275"/>
+      <c r="K8" s="275"/>
+      <c r="L8" s="275"/>
+      <c r="M8" s="275"/>
+      <c r="N8" s="275"/>
+      <c r="O8" s="275"/>
+      <c r="P8" s="276"/>
     </row>
     <row r="9" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="267"/>
-[...14 lines deleted...]
-      <c r="P9" s="268"/>
+      <c r="A9" s="274"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
+      <c r="F9" s="275"/>
+      <c r="G9" s="275"/>
+      <c r="H9" s="275"/>
+      <c r="I9" s="275"/>
+      <c r="J9" s="275"/>
+      <c r="K9" s="275"/>
+      <c r="L9" s="275"/>
+      <c r="M9" s="275"/>
+      <c r="N9" s="275"/>
+      <c r="O9" s="275"/>
+      <c r="P9" s="276"/>
     </row>
     <row r="10" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="267"/>
-[...14 lines deleted...]
-      <c r="P10" s="268"/>
+      <c r="A10" s="274"/>
+      <c r="B10" s="275"/>
+      <c r="C10" s="275"/>
+      <c r="D10" s="275"/>
+      <c r="E10" s="275"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="275"/>
+      <c r="H10" s="275"/>
+      <c r="I10" s="275"/>
+      <c r="J10" s="275"/>
+      <c r="K10" s="275"/>
+      <c r="L10" s="275"/>
+      <c r="M10" s="275"/>
+      <c r="N10" s="275"/>
+      <c r="O10" s="275"/>
+      <c r="P10" s="276"/>
     </row>
     <row r="11" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="267"/>
-[...14 lines deleted...]
-      <c r="P11" s="268"/>
+      <c r="A11" s="274"/>
+      <c r="B11" s="275"/>
+      <c r="C11" s="275"/>
+      <c r="D11" s="275"/>
+      <c r="E11" s="275"/>
+      <c r="F11" s="275"/>
+      <c r="G11" s="275"/>
+      <c r="H11" s="275"/>
+      <c r="I11" s="275"/>
+      <c r="J11" s="275"/>
+      <c r="K11" s="275"/>
+      <c r="L11" s="275"/>
+      <c r="M11" s="275"/>
+      <c r="N11" s="275"/>
+      <c r="O11" s="275"/>
+      <c r="P11" s="276"/>
     </row>
     <row r="12" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="267"/>
-[...14 lines deleted...]
-      <c r="P12" s="268"/>
+      <c r="A12" s="274"/>
+      <c r="B12" s="275"/>
+      <c r="C12" s="275"/>
+      <c r="D12" s="275"/>
+      <c r="E12" s="275"/>
+      <c r="F12" s="275"/>
+      <c r="G12" s="275"/>
+      <c r="H12" s="275"/>
+      <c r="I12" s="275"/>
+      <c r="J12" s="275"/>
+      <c r="K12" s="275"/>
+      <c r="L12" s="275"/>
+      <c r="M12" s="275"/>
+      <c r="N12" s="275"/>
+      <c r="O12" s="275"/>
+      <c r="P12" s="276"/>
     </row>
     <row r="13" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="267"/>
-[...14 lines deleted...]
-      <c r="P13" s="268"/>
+      <c r="A13" s="274"/>
+      <c r="B13" s="275"/>
+      <c r="C13" s="275"/>
+      <c r="D13" s="275"/>
+      <c r="E13" s="275"/>
+      <c r="F13" s="275"/>
+      <c r="G13" s="275"/>
+      <c r="H13" s="275"/>
+      <c r="I13" s="275"/>
+      <c r="J13" s="275"/>
+      <c r="K13" s="275"/>
+      <c r="L13" s="275"/>
+      <c r="M13" s="275"/>
+      <c r="N13" s="275"/>
+      <c r="O13" s="275"/>
+      <c r="P13" s="276"/>
     </row>
     <row r="14" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="267"/>
-[...14 lines deleted...]
-      <c r="P14" s="268"/>
+      <c r="A14" s="274"/>
+      <c r="B14" s="275"/>
+      <c r="C14" s="275"/>
+      <c r="D14" s="275"/>
+      <c r="E14" s="275"/>
+      <c r="F14" s="275"/>
+      <c r="G14" s="275"/>
+      <c r="H14" s="275"/>
+      <c r="I14" s="275"/>
+      <c r="J14" s="275"/>
+      <c r="K14" s="275"/>
+      <c r="L14" s="275"/>
+      <c r="M14" s="275"/>
+      <c r="N14" s="275"/>
+      <c r="O14" s="275"/>
+      <c r="P14" s="276"/>
     </row>
     <row r="15" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="267"/>
-[...14 lines deleted...]
-      <c r="P15" s="268"/>
+      <c r="A15" s="274"/>
+      <c r="B15" s="275"/>
+      <c r="C15" s="275"/>
+      <c r="D15" s="275"/>
+      <c r="E15" s="275"/>
+      <c r="F15" s="275"/>
+      <c r="G15" s="275"/>
+      <c r="H15" s="275"/>
+      <c r="I15" s="275"/>
+      <c r="J15" s="275"/>
+      <c r="K15" s="275"/>
+      <c r="L15" s="275"/>
+      <c r="M15" s="275"/>
+      <c r="N15" s="275"/>
+      <c r="O15" s="275"/>
+      <c r="P15" s="276"/>
     </row>
     <row r="16" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="267"/>
-[...14 lines deleted...]
-      <c r="P16" s="268"/>
+      <c r="A16" s="274"/>
+      <c r="B16" s="275"/>
+      <c r="C16" s="275"/>
+      <c r="D16" s="275"/>
+      <c r="E16" s="275"/>
+      <c r="F16" s="275"/>
+      <c r="G16" s="275"/>
+      <c r="H16" s="275"/>
+      <c r="I16" s="275"/>
+      <c r="J16" s="275"/>
+      <c r="K16" s="275"/>
+      <c r="L16" s="275"/>
+      <c r="M16" s="275"/>
+      <c r="N16" s="275"/>
+      <c r="O16" s="275"/>
+      <c r="P16" s="276"/>
     </row>
     <row r="17" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="267"/>
-[...14 lines deleted...]
-      <c r="P17" s="268"/>
+      <c r="A17" s="274"/>
+      <c r="B17" s="275"/>
+      <c r="C17" s="275"/>
+      <c r="D17" s="275"/>
+      <c r="E17" s="275"/>
+      <c r="F17" s="275"/>
+      <c r="G17" s="275"/>
+      <c r="H17" s="275"/>
+      <c r="I17" s="275"/>
+      <c r="J17" s="275"/>
+      <c r="K17" s="275"/>
+      <c r="L17" s="275"/>
+      <c r="M17" s="275"/>
+      <c r="N17" s="275"/>
+      <c r="O17" s="275"/>
+      <c r="P17" s="276"/>
     </row>
     <row r="18" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="372"/>
-[...14 lines deleted...]
-      <c r="P18" s="374"/>
+      <c r="A18" s="277"/>
+      <c r="B18" s="278"/>
+      <c r="C18" s="278"/>
+      <c r="D18" s="278"/>
+      <c r="E18" s="278"/>
+      <c r="F18" s="278"/>
+      <c r="G18" s="278"/>
+      <c r="H18" s="278"/>
+      <c r="I18" s="278"/>
+      <c r="J18" s="278"/>
+      <c r="K18" s="278"/>
+      <c r="L18" s="278"/>
+      <c r="M18" s="278"/>
+      <c r="N18" s="278"/>
+      <c r="O18" s="278"/>
+      <c r="P18" s="279"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:P18"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="D1:I1"/>
     <mergeCell ref="J1:P1"/>
     <mergeCell ref="D2:P2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="A5:P5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Hoja2"/>
   <dimension ref="A2:AF245"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
@@ -7400,2992 +7419,2992 @@
   <cols>
     <col min="2" max="2" width="4.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" customWidth="1"/>
     <col min="10" max="10" width="25.7109375" customWidth="1"/>
     <col min="11" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="32.7109375" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" customWidth="1"/>
     <col min="15" max="15" width="31.85546875" style="82"/>
     <col min="17" max="17" width="41.5703125" customWidth="1"/>
     <col min="18" max="18" width="48.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" x14ac:dyDescent="0.25">
       <c r="L2" s="20"/>
     </row>
     <row r="3" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="36"/>
-      <c r="C3" s="337" t="s">
+      <c r="C3" s="348" t="s">
         <v>44</v>
       </c>
-      <c r="D3" s="337"/>
-      <c r="F3" s="321" t="s">
+      <c r="D3" s="348"/>
+      <c r="F3" s="332" t="s">
         <v>45</v>
       </c>
-      <c r="G3" s="321"/>
-      <c r="H3" s="321"/>
+      <c r="G3" s="332"/>
+      <c r="H3" s="332"/>
       <c r="I3" s="9"/>
-      <c r="J3" s="320" t="s">
+      <c r="J3" s="331" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="320"/>
-[...2 lines deleted...]
-      <c r="O3" s="320" t="s">
+      <c r="K3" s="331"/>
+      <c r="L3" s="332"/>
+      <c r="M3" s="331"/>
+      <c r="O3" s="331" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="320"/>
-      <c r="Q3" s="320"/>
+      <c r="P3" s="331"/>
+      <c r="Q3" s="331"/>
       <c r="T3" t="s">
         <v>48</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
       <c r="V3" t="s">
         <v>49</v>
       </c>
       <c r="W3" t="s">
         <v>50</v>
       </c>
       <c r="AA3" t="s">
         <v>51</v>
       </c>
       <c r="AB3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="38"/>
       <c r="C4" s="17" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="F4" s="339" t="s">
+      <c r="F4" s="350" t="s">
         <v>54</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>56</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>57</v>
       </c>
       <c r="I4" s="20"/>
-      <c r="J4" s="296" t="s">
+      <c r="J4" s="307" t="s">
         <v>54</v>
       </c>
-      <c r="K4" s="328" t="s">
+      <c r="K4" s="339" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="12" t="s">
         <v>58</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>59</v>
       </c>
       <c r="N4" s="19"/>
-      <c r="O4" s="310" t="s">
+      <c r="O4" s="321" t="s">
         <v>54</v>
       </c>
-      <c r="P4" s="333" t="s">
+      <c r="P4" s="344" t="s">
         <v>60</v>
       </c>
       <c r="Q4" s="40" t="s">
         <v>61</v>
       </c>
       <c r="R4" s="5"/>
       <c r="U4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="V4" s="5"/>
       <c r="W4" s="5" t="s">
         <v>63</v>
       </c>
       <c r="X4" s="5"/>
       <c r="Y4" s="5" t="s">
         <v>63</v>
       </c>
       <c r="AA4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:28" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B5" s="38"/>
       <c r="C5" s="17" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="F5" s="340"/>
+      <c r="F5" s="351"/>
       <c r="G5" s="22" t="s">
         <v>69</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>70</v>
       </c>
       <c r="I5" s="20"/>
-      <c r="J5" s="297"/>
-      <c r="K5" s="329"/>
+      <c r="J5" s="308"/>
+      <c r="K5" s="340"/>
       <c r="L5" s="12" t="s">
         <v>71</v>
       </c>
       <c r="M5" s="25" t="s">
         <v>72</v>
       </c>
       <c r="N5" s="19"/>
-      <c r="O5" s="311"/>
-      <c r="P5" s="334"/>
+      <c r="O5" s="322"/>
+      <c r="P5" s="345"/>
       <c r="Q5" s="76" t="s">
         <v>73</v>
       </c>
       <c r="R5" s="5"/>
       <c r="U5" s="2"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="5"/>
     </row>
     <row r="6" spans="1:28" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="38"/>
       <c r="C6" s="17" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="F6" s="340"/>
+      <c r="F6" s="351"/>
       <c r="G6" s="22" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>78</v>
       </c>
       <c r="I6" s="20"/>
-      <c r="J6" s="297"/>
-      <c r="K6" s="329"/>
+      <c r="J6" s="308"/>
+      <c r="K6" s="340"/>
       <c r="L6" s="12" t="s">
         <v>79</v>
       </c>
       <c r="M6" s="25" t="s">
         <v>80</v>
       </c>
       <c r="N6" s="19"/>
-      <c r="O6" s="311"/>
-      <c r="P6" s="334"/>
+      <c r="O6" s="322"/>
+      <c r="P6" s="345"/>
       <c r="Q6" s="76" t="s">
         <v>81</v>
       </c>
       <c r="R6" s="5"/>
       <c r="U6" s="2"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="5"/>
     </row>
     <row r="7" spans="1:28" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="38"/>
       <c r="C7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="F7" s="341"/>
+      <c r="F7" s="352"/>
       <c r="G7" s="22" t="s">
         <v>85</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>86</v>
       </c>
-      <c r="J7" s="297"/>
-      <c r="K7" s="330" t="s">
+      <c r="J7" s="308"/>
+      <c r="K7" s="341" t="s">
         <v>69</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>87</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="O7" s="311"/>
-      <c r="P7" s="335"/>
+      <c r="O7" s="322"/>
+      <c r="P7" s="346"/>
       <c r="Q7" s="76" t="s">
         <v>89</v>
       </c>
       <c r="R7" s="5"/>
       <c r="U7" s="2" t="s">
         <v>90</v>
       </c>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5" t="s">
         <v>91</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>92</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="J8" s="297"/>
-      <c r="K8" s="331"/>
+      <c r="J8" s="308"/>
+      <c r="K8" s="342"/>
       <c r="L8" s="12" t="s">
         <v>97</v>
       </c>
       <c r="M8" s="25" t="s">
         <v>98</v>
       </c>
-      <c r="O8" s="311"/>
-      <c r="P8" s="325" t="s">
+      <c r="O8" s="322"/>
+      <c r="P8" s="336" t="s">
         <v>99</v>
       </c>
       <c r="Q8" s="76" t="s">
         <v>100</v>
       </c>
       <c r="R8" s="5"/>
       <c r="T8" s="3" t="s">
         <v>101</v>
       </c>
       <c r="U8" s="2" t="s">
         <v>92</v>
       </c>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5" t="s">
         <v>102</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>90</v>
       </c>
       <c r="AB8" s="5"/>
     </row>
     <row r="9" spans="1:28" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="78"/>
-      <c r="J9" s="297"/>
-      <c r="K9" s="331"/>
+      <c r="J9" s="308"/>
+      <c r="K9" s="342"/>
       <c r="L9" s="12" t="s">
         <v>104</v>
       </c>
       <c r="M9" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="O9" s="311"/>
-      <c r="P9" s="326"/>
+      <c r="O9" s="322"/>
+      <c r="P9" s="337"/>
       <c r="Q9" s="76" t="s">
         <v>106</v>
       </c>
       <c r="R9" s="5"/>
       <c r="T9" s="2" t="s">
         <v>107</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>92</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>91</v>
       </c>
       <c r="X9" s="5"/>
       <c r="Y9" s="5" t="s">
         <v>108</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="AB9" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J10" s="297"/>
-      <c r="K10" s="332" t="s">
+      <c r="J10" s="308"/>
+      <c r="K10" s="343" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>111</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>112</v>
       </c>
-      <c r="O10" s="311"/>
-      <c r="P10" s="326"/>
+      <c r="O10" s="322"/>
+      <c r="P10" s="337"/>
       <c r="Q10" s="40" t="s">
         <v>113</v>
       </c>
       <c r="R10" s="5"/>
       <c r="T10" s="2" t="s">
         <v>114</v>
       </c>
       <c r="U10" s="2" t="s">
         <v>109</v>
       </c>
       <c r="W10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="X10" s="5"/>
       <c r="Y10" s="5" t="s">
         <v>115</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>101</v>
       </c>
       <c r="AB10" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:28" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="J11" s="297"/>
-      <c r="K11" s="332"/>
+      <c r="J11" s="308"/>
+      <c r="K11" s="343"/>
       <c r="L11" s="12" t="s">
         <v>118</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>119</v>
       </c>
-      <c r="O11" s="311"/>
-      <c r="P11" s="326"/>
+      <c r="O11" s="322"/>
+      <c r="P11" s="337"/>
       <c r="Q11" s="40" t="s">
         <v>120</v>
       </c>
       <c r="R11" s="5"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="AA11" s="3"/>
       <c r="AB11" s="5"/>
     </row>
     <row r="12" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>121</v>
       </c>
-      <c r="J12" s="298"/>
+      <c r="J12" s="309"/>
       <c r="K12" s="47" t="s">
         <v>122</v>
       </c>
       <c r="L12" s="12" t="s">
         <v>123</v>
       </c>
       <c r="M12" s="25" t="s">
         <v>124</v>
       </c>
-      <c r="O12" s="311"/>
-      <c r="P12" s="327"/>
+      <c r="O12" s="322"/>
+      <c r="P12" s="338"/>
       <c r="Q12" s="40" t="s">
         <v>125</v>
       </c>
       <c r="R12" s="5"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="5"/>
     </row>
     <row r="13" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>126</v>
       </c>
       <c r="B13" s="35"/>
-      <c r="F13" s="292" t="s">
+      <c r="F13" s="303" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>127</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>128</v>
       </c>
-      <c r="O13" s="311"/>
-      <c r="P13" s="333" t="s">
+      <c r="O13" s="322"/>
+      <c r="P13" s="344" t="s">
         <v>129</v>
       </c>
       <c r="Q13" s="40" t="s">
         <v>130</v>
       </c>
       <c r="R13" s="5"/>
       <c r="T13" s="5" t="s">
         <v>131</v>
       </c>
       <c r="U13" s="3" t="s">
         <v>101</v>
       </c>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5" t="s">
         <v>132</v>
       </c>
       <c r="AA13" s="2" t="s">
         <v>133</v>
       </c>
       <c r="AB13" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="F14" s="293"/>
+      <c r="F14" s="304"/>
       <c r="G14" s="32" t="s">
         <v>136</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>137</v>
       </c>
-      <c r="O14" s="311"/>
-      <c r="P14" s="334"/>
+      <c r="O14" s="322"/>
+      <c r="P14" s="345"/>
       <c r="Q14" s="76" t="s">
         <v>138</v>
       </c>
       <c r="R14" s="5"/>
       <c r="T14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="U14" s="5" t="s">
         <v>140</v>
       </c>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5" t="s">
         <v>141</v>
       </c>
       <c r="AA14" s="2" t="s">
         <v>107</v>
       </c>
       <c r="AB14" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="14"/>
-      <c r="F15" s="293"/>
+      <c r="F15" s="304"/>
       <c r="G15" s="32" t="s">
         <v>143</v>
       </c>
       <c r="H15" s="21" t="s">
         <v>144</v>
       </c>
-      <c r="O15" s="311"/>
-      <c r="P15" s="334"/>
+      <c r="O15" s="322"/>
+      <c r="P15" s="345"/>
       <c r="Q15" s="76" t="s">
         <v>145</v>
       </c>
       <c r="R15" s="5"/>
       <c r="T15" s="5" t="s">
         <v>146</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>147</v>
       </c>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5" t="s">
         <v>148</v>
       </c>
       <c r="AA15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="AB15" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
-      <c r="F16" s="293"/>
+      <c r="F16" s="304"/>
       <c r="G16" s="32" t="s">
         <v>149</v>
       </c>
       <c r="H16" s="21" t="s">
         <v>150</v>
       </c>
       <c r="I16" s="1"/>
-      <c r="O16" s="311"/>
-      <c r="P16" s="334"/>
+      <c r="O16" s="322"/>
+      <c r="P16" s="345"/>
       <c r="Q16" s="40" t="s">
         <v>113</v>
       </c>
       <c r="R16" s="41"/>
       <c r="S16" s="23"/>
       <c r="T16" s="2" t="s">
         <v>151</v>
       </c>
       <c r="U16" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5" t="s">
         <v>152</v>
       </c>
       <c r="AA16" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AB16" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
-      <c r="F17" s="293"/>
+      <c r="F17" s="304"/>
       <c r="G17" s="32" t="s">
         <v>154</v>
       </c>
       <c r="H17" s="21" t="s">
         <v>155</v>
       </c>
-      <c r="O17" s="311"/>
-      <c r="P17" s="334"/>
+      <c r="O17" s="322"/>
+      <c r="P17" s="345"/>
       <c r="Q17" s="40" t="s">
         <v>120</v>
       </c>
       <c r="R17" s="5"/>
       <c r="T17" s="5" t="s">
         <v>156</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>131</v>
       </c>
       <c r="V17" s="9"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="AA17" s="2" t="s">
         <v>114</v>
       </c>
       <c r="AB17" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
-      <c r="F18" s="293"/>
+      <c r="F18" s="304"/>
       <c r="G18" s="32" t="s">
         <v>158</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>159</v>
       </c>
-      <c r="J18" s="295" t="s">
+      <c r="J18" s="306" t="s">
         <v>160</v>
       </c>
-      <c r="K18" s="295" t="s">
+      <c r="K18" s="306" t="s">
         <v>161</v>
       </c>
       <c r="L18" s="29" t="s">
         <v>162</v>
       </c>
       <c r="M18" s="18" t="s">
         <v>163</v>
       </c>
-      <c r="O18" s="311"/>
-      <c r="P18" s="334"/>
+      <c r="O18" s="322"/>
+      <c r="P18" s="345"/>
       <c r="Q18" s="40" t="s">
         <v>125</v>
       </c>
       <c r="R18" s="5"/>
       <c r="T18" s="5" t="s">
         <v>164</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AA18" s="5" t="s">
         <v>131</v>
       </c>
       <c r="AB18" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
-      <c r="F19" s="293"/>
+      <c r="F19" s="304"/>
       <c r="G19" s="22" t="s">
         <v>167</v>
       </c>
       <c r="H19" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="J19" s="295"/>
-      <c r="K19" s="295"/>
+      <c r="J19" s="306"/>
+      <c r="K19" s="306"/>
       <c r="L19" s="18" t="s">
         <v>169</v>
       </c>
       <c r="M19" s="26" t="s">
         <v>170</v>
       </c>
-      <c r="O19" s="311"/>
-      <c r="P19" s="334"/>
+      <c r="O19" s="322"/>
+      <c r="P19" s="345"/>
       <c r="Q19" s="40" t="s">
         <v>171</v>
       </c>
       <c r="R19" s="5"/>
       <c r="T19" s="5" t="s">
         <v>172</v>
       </c>
       <c r="U19" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AA19" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AB19" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
-      <c r="F20" s="293"/>
+      <c r="F20" s="304"/>
       <c r="G20" s="22" t="s">
         <v>175</v>
       </c>
       <c r="H20" s="21" t="s">
         <v>176</v>
       </c>
-      <c r="J20" s="295"/>
-      <c r="K20" s="295"/>
+      <c r="J20" s="306"/>
+      <c r="K20" s="306"/>
       <c r="L20" s="18" t="s">
         <v>177</v>
       </c>
       <c r="M20" s="26" t="s">
         <v>178</v>
       </c>
       <c r="N20" s="5"/>
-      <c r="O20" s="311"/>
-      <c r="P20" s="335"/>
+      <c r="O20" s="322"/>
+      <c r="P20" s="346"/>
       <c r="Q20" s="40" t="s">
         <v>179</v>
       </c>
       <c r="R20" s="5"/>
       <c r="T20" s="5" t="s">
         <v>180</v>
       </c>
       <c r="U20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AB20" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
-      <c r="F21" s="293"/>
+      <c r="F21" s="304"/>
       <c r="G21" s="22" t="s">
         <v>182</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>183</v>
       </c>
-      <c r="J21" s="295"/>
-      <c r="K21" s="295" t="s">
+      <c r="J21" s="306"/>
+      <c r="K21" s="306" t="s">
         <v>184</v>
       </c>
       <c r="L21" s="29" t="s">
         <v>185</v>
       </c>
       <c r="M21" s="18" t="s">
         <v>186</v>
       </c>
       <c r="N21" s="5"/>
-      <c r="O21" s="311"/>
-      <c r="P21" s="324" t="s">
+      <c r="O21" s="322"/>
+      <c r="P21" s="335" t="s">
         <v>104</v>
       </c>
       <c r="Q21" s="40" t="s">
         <v>120</v>
       </c>
       <c r="R21" s="5"/>
       <c r="T21" s="3" t="s">
         <v>187</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>146</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="AB21" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
-      <c r="F22" s="293"/>
+      <c r="F22" s="304"/>
       <c r="G22" s="22" t="s">
         <v>189</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>190</v>
       </c>
-      <c r="J22" s="295"/>
-      <c r="K22" s="295"/>
+      <c r="J22" s="306"/>
+      <c r="K22" s="306"/>
       <c r="L22" s="18" t="s">
         <v>191</v>
       </c>
       <c r="M22" s="26" t="s">
         <v>192</v>
       </c>
-      <c r="O22" s="311"/>
-      <c r="P22" s="324"/>
+      <c r="O22" s="322"/>
+      <c r="P22" s="335"/>
       <c r="Q22" s="40" t="s">
         <v>125</v>
       </c>
       <c r="R22" s="5"/>
       <c r="T22" s="5" t="s">
         <v>193</v>
       </c>
       <c r="U22" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AA22" s="5" t="s">
         <v>146</v>
       </c>
       <c r="AB22" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
-      <c r="F23" s="293"/>
+      <c r="F23" s="304"/>
       <c r="G23" s="22" t="s">
         <v>195</v>
       </c>
       <c r="H23" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="J23" s="295"/>
-      <c r="K23" s="295"/>
+      <c r="J23" s="306"/>
+      <c r="K23" s="306"/>
       <c r="L23" s="18" t="s">
         <v>197</v>
       </c>
       <c r="M23" s="26" t="s">
         <v>198</v>
       </c>
-      <c r="O23" s="311"/>
+      <c r="O23" s="322"/>
       <c r="P23" s="46" t="s">
         <v>97</v>
       </c>
       <c r="Q23" s="40" t="s">
         <v>199</v>
       </c>
       <c r="R23" s="5"/>
       <c r="T23" s="5" t="s">
         <v>200</v>
       </c>
       <c r="U23" s="5" t="s">
         <v>156</v>
       </c>
       <c r="AA23" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AB23" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:32" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F24" s="293"/>
+      <c r="F24" s="304"/>
       <c r="G24" s="22" t="s">
         <v>202</v>
       </c>
       <c r="H24" s="21" t="s">
         <v>203</v>
       </c>
-      <c r="J24" s="295"/>
-      <c r="K24" s="295" t="s">
+      <c r="J24" s="306"/>
+      <c r="K24" s="306" t="s">
         <v>204</v>
       </c>
       <c r="L24" s="29" t="s">
         <v>205</v>
       </c>
       <c r="M24" s="18" t="s">
         <v>206</v>
       </c>
-      <c r="O24" s="311"/>
-      <c r="P24" s="322" t="s">
+      <c r="O24" s="322"/>
+      <c r="P24" s="333" t="s">
         <v>87</v>
       </c>
       <c r="Q24" s="40" t="s">
         <v>120</v>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="1"/>
       <c r="T24" s="5" t="s">
         <v>207</v>
       </c>
       <c r="U24" s="5" t="s">
         <v>208</v>
       </c>
       <c r="Z24" s="1"/>
       <c r="AA24" s="5" t="s">
         <v>156</v>
       </c>
       <c r="AB24" s="5" t="s">
         <v>209</v>
       </c>
       <c r="AC24" s="1"/>
     </row>
     <row r="25" spans="1:32" ht="36" x14ac:dyDescent="0.25">
-      <c r="F25" s="293"/>
+      <c r="F25" s="304"/>
       <c r="G25" s="22" t="s">
         <v>210</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>211</v>
       </c>
-      <c r="J25" s="295"/>
-      <c r="K25" s="295"/>
+      <c r="J25" s="306"/>
+      <c r="K25" s="306"/>
       <c r="L25" s="18" t="s">
         <v>212</v>
       </c>
       <c r="M25" s="26" t="s">
         <v>213</v>
       </c>
-      <c r="O25" s="311"/>
-      <c r="P25" s="323"/>
+      <c r="O25" s="322"/>
+      <c r="P25" s="334"/>
       <c r="Q25" s="40" t="s">
         <v>125</v>
       </c>
       <c r="R25" s="5"/>
       <c r="T25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="U25" s="5" t="s">
         <v>164</v>
       </c>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5" t="s">
         <v>208</v>
       </c>
       <c r="AB25" s="2"/>
     </row>
     <row r="26" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F26" s="293"/>
+      <c r="F26" s="304"/>
       <c r="G26" s="22" t="s">
         <v>214</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>215</v>
       </c>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="5"/>
       <c r="M26" s="30"/>
-      <c r="O26" s="311"/>
-      <c r="P26" s="289" t="s">
+      <c r="O26" s="322"/>
+      <c r="P26" s="300" t="s">
         <v>111</v>
       </c>
       <c r="Q26" s="40" t="s">
         <v>216</v>
       </c>
       <c r="R26" s="5"/>
       <c r="T26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="U26" s="5" t="s">
         <v>217</v>
       </c>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F27" s="293"/>
+      <c r="F27" s="304"/>
       <c r="G27" s="22" t="s">
         <v>218</v>
       </c>
       <c r="H27" s="21" t="s">
         <v>219</v>
       </c>
-      <c r="J27" s="296" t="s">
+      <c r="J27" s="307" t="s">
         <v>75</v>
       </c>
-      <c r="K27" s="299" t="s">
+      <c r="K27" s="310" t="s">
         <v>127</v>
       </c>
       <c r="L27" s="39" t="s">
         <v>220</v>
       </c>
       <c r="M27" s="26" t="s">
         <v>221</v>
       </c>
-      <c r="O27" s="311"/>
-      <c r="P27" s="290"/>
+      <c r="O27" s="322"/>
+      <c r="P27" s="301"/>
       <c r="Q27" s="40" t="s">
         <v>222</v>
       </c>
       <c r="R27" s="5"/>
       <c r="T27" s="2"/>
       <c r="U27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
     </row>
     <row r="28" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F28" s="293"/>
+      <c r="F28" s="304"/>
       <c r="G28" s="22"/>
       <c r="H28" s="21"/>
-      <c r="J28" s="297"/>
-      <c r="K28" s="300"/>
+      <c r="J28" s="308"/>
+      <c r="K28" s="311"/>
       <c r="L28" s="39"/>
       <c r="M28" s="26"/>
-      <c r="O28" s="311"/>
-      <c r="P28" s="290"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="301"/>
       <c r="Q28" s="40" t="s">
         <v>223</v>
       </c>
       <c r="R28" s="5"/>
       <c r="T28" s="2"/>
       <c r="U28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
     </row>
     <row r="29" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F29" s="293"/>
+      <c r="F29" s="304"/>
       <c r="G29" s="22"/>
       <c r="H29" s="21"/>
-      <c r="J29" s="297"/>
-      <c r="K29" s="300"/>
+      <c r="J29" s="308"/>
+      <c r="K29" s="311"/>
       <c r="L29" s="39"/>
       <c r="M29" s="26"/>
-      <c r="O29" s="311"/>
-      <c r="P29" s="290"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="301"/>
       <c r="Q29" s="40" t="s">
         <v>224</v>
       </c>
       <c r="R29" s="5"/>
       <c r="T29" s="2"/>
       <c r="U29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
     </row>
     <row r="30" spans="1:32" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F30" s="294"/>
+      <c r="F30" s="305"/>
       <c r="G30" s="22" t="s">
         <v>225</v>
       </c>
       <c r="H30" s="21" t="s">
         <v>226</v>
       </c>
-      <c r="J30" s="297"/>
-      <c r="K30" s="300"/>
+      <c r="J30" s="308"/>
+      <c r="K30" s="311"/>
       <c r="L30" s="54" t="s">
         <v>227</v>
       </c>
       <c r="M30" s="26" t="s">
         <v>228</v>
       </c>
-      <c r="O30" s="311"/>
-      <c r="P30" s="290"/>
+      <c r="O30" s="322"/>
+      <c r="P30" s="301"/>
       <c r="Q30" s="40" t="s">
         <v>229</v>
       </c>
       <c r="R30" s="5"/>
       <c r="U30" s="5" t="s">
         <v>172</v>
       </c>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F31" s="5"/>
       <c r="G31" s="64"/>
       <c r="H31" s="63"/>
-      <c r="J31" s="297"/>
-      <c r="K31" s="301"/>
+      <c r="J31" s="308"/>
+      <c r="K31" s="312"/>
       <c r="L31" s="53" t="s">
         <v>230</v>
       </c>
       <c r="M31" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="O31" s="311"/>
-      <c r="P31" s="290"/>
+      <c r="O31" s="322"/>
+      <c r="P31" s="301"/>
       <c r="Q31" s="40"/>
       <c r="U31" s="3" t="s">
         <v>232</v>
       </c>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5" t="s">
         <v>172</v>
       </c>
       <c r="AF31" s="5"/>
     </row>
     <row r="32" spans="1:32" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F32" s="292" t="s">
+      <c r="F32" s="303" t="s">
         <v>83</v>
       </c>
       <c r="G32" s="22" t="s">
         <v>233</v>
       </c>
       <c r="H32" s="21" t="s">
         <v>234</v>
       </c>
-      <c r="J32" s="297"/>
-      <c r="K32" s="299" t="s">
+      <c r="J32" s="308"/>
+      <c r="K32" s="310" t="s">
         <v>136</v>
       </c>
       <c r="L32" s="29" t="s">
         <v>235</v>
       </c>
       <c r="M32" s="26" t="s">
         <v>236</v>
       </c>
-      <c r="O32" s="311"/>
-      <c r="P32" s="291"/>
+      <c r="O32" s="322"/>
+      <c r="P32" s="302"/>
       <c r="Q32" s="40"/>
       <c r="R32" s="1"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Z32" s="5"/>
       <c r="AA32" s="2" t="s">
         <v>90</v>
       </c>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
     </row>
     <row r="33" spans="6:32" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F33" s="293"/>
+      <c r="F33" s="304"/>
       <c r="G33" s="22" t="s">
         <v>237</v>
       </c>
       <c r="H33" s="21" t="s">
         <v>238</v>
       </c>
-      <c r="J33" s="297"/>
-      <c r="K33" s="300"/>
+      <c r="J33" s="308"/>
+      <c r="K33" s="311"/>
       <c r="L33" s="29" t="s">
         <v>239</v>
       </c>
       <c r="M33" s="26" t="s">
         <v>240</v>
       </c>
-      <c r="O33" s="311"/>
-      <c r="P33" s="336" t="s">
+      <c r="O33" s="322"/>
+      <c r="P33" s="347" t="s">
         <v>118</v>
       </c>
       <c r="Q33" s="28" t="s">
         <v>125</v>
       </c>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="U33" s="5" t="s">
         <v>193</v>
       </c>
       <c r="AA33" s="2" t="s">
         <v>92</v>
       </c>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5"/>
     </row>
     <row r="34" spans="6:32" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F34" s="293"/>
+      <c r="F34" s="304"/>
       <c r="G34" s="22" t="s">
         <v>241</v>
       </c>
       <c r="H34" s="21" t="s">
         <v>242</v>
       </c>
-      <c r="J34" s="297"/>
-      <c r="K34" s="300"/>
+      <c r="J34" s="308"/>
+      <c r="K34" s="311"/>
       <c r="L34" s="29" t="s">
         <v>243</v>
       </c>
       <c r="M34" s="26" t="s">
         <v>244</v>
       </c>
-      <c r="O34" s="311"/>
-      <c r="P34" s="336"/>
+      <c r="O34" s="322"/>
+      <c r="P34" s="347"/>
       <c r="Q34" s="28" t="s">
         <v>245</v>
       </c>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="3"/>
       <c r="U34" s="5" t="s">
         <v>246</v>
       </c>
       <c r="AA34" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AD34" s="5"/>
     </row>
     <row r="35" spans="6:32" ht="24" x14ac:dyDescent="0.25">
-      <c r="F35" s="294"/>
+      <c r="F35" s="305"/>
       <c r="G35" s="22" t="s">
         <v>247</v>
       </c>
       <c r="H35" s="21" t="s">
         <v>248</v>
       </c>
-      <c r="J35" s="297"/>
-      <c r="K35" s="301"/>
+      <c r="J35" s="308"/>
+      <c r="K35" s="312"/>
       <c r="L35" s="18" t="s">
         <v>249</v>
       </c>
       <c r="M35" s="26" t="s">
         <v>250</v>
       </c>
-      <c r="O35" s="311"/>
-      <c r="P35" s="336"/>
+      <c r="O35" s="322"/>
+      <c r="P35" s="347"/>
       <c r="Q35" s="40" t="s">
         <v>251</v>
       </c>
       <c r="R35" s="1"/>
       <c r="S35" s="5"/>
       <c r="U35" s="5" t="s">
         <v>252</v>
       </c>
       <c r="AA35" s="3" t="s">
         <v>187</v>
       </c>
       <c r="AB35" s="1"/>
       <c r="AD35" s="5"/>
     </row>
     <row r="36" spans="6:32" ht="48" x14ac:dyDescent="0.25">
-      <c r="J36" s="297"/>
-      <c r="K36" s="302" t="s">
+      <c r="J36" s="308"/>
+      <c r="K36" s="313" t="s">
         <v>143</v>
       </c>
       <c r="L36" s="61" t="s">
         <v>253</v>
       </c>
       <c r="M36" s="26" t="s">
         <v>254</v>
       </c>
-      <c r="O36" s="312"/>
+      <c r="O36" s="323"/>
       <c r="P36" s="27" t="s">
         <v>255</v>
       </c>
       <c r="Q36" s="28" t="s">
         <v>123</v>
       </c>
       <c r="U36" s="5" t="s">
         <v>256</v>
       </c>
       <c r="AA36" s="5" t="s">
         <v>193</v>
       </c>
       <c r="AB36" s="1"/>
     </row>
     <row r="37" spans="6:32" ht="24" x14ac:dyDescent="0.25">
-      <c r="F37" s="338" t="s">
+      <c r="F37" s="349" t="s">
         <v>160</v>
       </c>
       <c r="G37" s="22" t="s">
         <v>161</v>
       </c>
       <c r="H37" s="21" t="s">
         <v>257</v>
       </c>
-      <c r="J37" s="297"/>
-      <c r="K37" s="303"/>
+      <c r="J37" s="308"/>
+      <c r="K37" s="314"/>
       <c r="L37" s="61" t="s">
         <v>258</v>
       </c>
       <c r="M37" s="26" t="s">
         <v>259</v>
       </c>
       <c r="O37" s="83"/>
       <c r="Q37" s="77"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5" t="s">
         <v>260</v>
       </c>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5" t="s">
         <v>246</v>
       </c>
       <c r="AB37" s="2"/>
     </row>
     <row r="38" spans="6:32" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F38" s="338"/>
+      <c r="F38" s="349"/>
       <c r="G38" s="22" t="s">
         <v>184</v>
       </c>
       <c r="H38" s="21" t="s">
         <v>261</v>
       </c>
-      <c r="J38" s="297"/>
-      <c r="K38" s="303"/>
+      <c r="J38" s="308"/>
+      <c r="K38" s="314"/>
       <c r="L38" s="61" t="s">
         <v>262</v>
       </c>
       <c r="M38" s="26" t="s">
         <v>263</v>
       </c>
       <c r="O38" s="83"/>
       <c r="Q38" s="77"/>
       <c r="T38" s="5"/>
       <c r="U38" s="2" t="s">
         <v>90</v>
       </c>
       <c r="Z38" s="5"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="2"/>
     </row>
     <row r="39" spans="6:32" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F39" s="338"/>
+      <c r="F39" s="349"/>
       <c r="G39" s="22" t="s">
         <v>204</v>
       </c>
       <c r="H39" s="21" t="s">
         <v>264</v>
       </c>
-      <c r="J39" s="297"/>
-      <c r="K39" s="304"/>
+      <c r="J39" s="308"/>
+      <c r="K39" s="315"/>
       <c r="L39" s="60" t="s">
         <v>265</v>
       </c>
       <c r="M39" s="26" t="s">
         <v>266</v>
       </c>
       <c r="T39" s="5"/>
       <c r="U39" s="2" t="s">
         <v>92</v>
       </c>
       <c r="Z39" s="5"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="2"/>
     </row>
     <row r="40" spans="6:32" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F40" s="1"/>
-      <c r="J40" s="297"/>
-      <c r="K40" s="299" t="s">
+      <c r="J40" s="308"/>
+      <c r="K40" s="310" t="s">
         <v>149</v>
       </c>
       <c r="L40" s="29" t="s">
         <v>267</v>
       </c>
       <c r="M40" s="26" t="s">
         <v>268</v>
       </c>
-      <c r="O40" s="310" t="s">
+      <c r="O40" s="321" t="s">
         <v>160</v>
       </c>
-      <c r="P40" s="307" t="s">
+      <c r="P40" s="318" t="s">
         <v>269</v>
       </c>
       <c r="Q40" s="42" t="s">
         <v>270</v>
       </c>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5" t="s">
         <v>252</v>
       </c>
       <c r="AB40" s="2"/>
     </row>
     <row r="41" spans="6:32" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F41" s="11" t="s">
         <v>95</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>272</v>
       </c>
-      <c r="J41" s="297"/>
-      <c r="K41" s="300"/>
+      <c r="J41" s="308"/>
+      <c r="K41" s="311"/>
       <c r="L41" s="29" t="s">
         <v>273</v>
       </c>
       <c r="M41" s="26" t="s">
         <v>274</v>
       </c>
-      <c r="O41" s="311"/>
-      <c r="P41" s="307"/>
+      <c r="O41" s="322"/>
+      <c r="P41" s="318"/>
       <c r="Q41" s="42" t="s">
         <v>275</v>
       </c>
-      <c r="S41" s="288"/>
-[...2 lines deleted...]
-      <c r="V41" s="288"/>
+      <c r="S41" s="299"/>
+      <c r="T41" s="299"/>
+      <c r="U41" s="299"/>
+      <c r="V41" s="299"/>
       <c r="Z41" s="5"/>
       <c r="AA41" s="5" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="42" spans="6:32" ht="24" x14ac:dyDescent="0.25">
       <c r="F42" s="2"/>
-      <c r="J42" s="297"/>
-      <c r="K42" s="300"/>
+      <c r="J42" s="308"/>
+      <c r="K42" s="311"/>
       <c r="L42" s="29" t="s">
         <v>277</v>
       </c>
       <c r="M42" s="26" t="s">
         <v>278</v>
       </c>
-      <c r="O42" s="311"/>
-      <c r="P42" s="307" t="s">
+      <c r="O42" s="322"/>
+      <c r="P42" s="318" t="s">
         <v>279</v>
       </c>
       <c r="Q42" s="42" t="s">
         <v>280</v>
       </c>
-      <c r="S42" s="288"/>
-[...2 lines deleted...]
-      <c r="V42" s="288"/>
+      <c r="S42" s="299"/>
+      <c r="T42" s="299"/>
+      <c r="U42" s="299"/>
+      <c r="V42" s="299"/>
       <c r="Z42" s="5"/>
       <c r="AA42" s="5"/>
       <c r="AB42" s="2"/>
     </row>
     <row r="43" spans="6:32" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F43" s="2"/>
-      <c r="J43" s="297"/>
-      <c r="K43" s="301"/>
+      <c r="J43" s="308"/>
+      <c r="K43" s="312"/>
       <c r="L43" s="18" t="s">
         <v>281</v>
       </c>
       <c r="M43" s="26" t="s">
         <v>282</v>
       </c>
-      <c r="O43" s="311"/>
-      <c r="P43" s="307"/>
+      <c r="O43" s="322"/>
+      <c r="P43" s="318"/>
       <c r="Q43" s="42" t="s">
         <v>283</v>
       </c>
       <c r="S43" s="90"/>
       <c r="T43" s="90"/>
       <c r="U43" s="90"/>
       <c r="V43" s="90"/>
       <c r="Z43" s="5"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="2"/>
     </row>
     <row r="44" spans="6:32" ht="24" x14ac:dyDescent="0.25">
       <c r="F44" s="2"/>
-      <c r="J44" s="297"/>
-      <c r="K44" s="299" t="s">
+      <c r="J44" s="308"/>
+      <c r="K44" s="310" t="s">
         <v>154</v>
       </c>
       <c r="L44" s="29" t="s">
         <v>284</v>
       </c>
       <c r="M44" s="26" t="s">
         <v>285</v>
       </c>
-      <c r="O44" s="311"/>
-      <c r="P44" s="307"/>
+      <c r="O44" s="322"/>
+      <c r="P44" s="318"/>
       <c r="Q44" s="42" t="s">
         <v>286</v>
       </c>
       <c r="S44" s="90"/>
       <c r="T44" s="90"/>
       <c r="U44" s="90"/>
       <c r="V44" s="90"/>
       <c r="Z44" s="5"/>
       <c r="AB44" s="2"/>
     </row>
     <row r="45" spans="6:32" ht="24" x14ac:dyDescent="0.25">
       <c r="F45" s="2"/>
-      <c r="J45" s="297"/>
-      <c r="K45" s="300"/>
+      <c r="J45" s="308"/>
+      <c r="K45" s="311"/>
       <c r="L45" s="29" t="s">
         <v>287</v>
       </c>
       <c r="M45" s="26" t="s">
         <v>288</v>
       </c>
-      <c r="O45" s="311"/>
-      <c r="P45" s="307" t="s">
+      <c r="O45" s="322"/>
+      <c r="P45" s="318" t="s">
         <v>289</v>
       </c>
       <c r="Q45" s="42" t="s">
         <v>290</v>
       </c>
       <c r="S45" s="90"/>
       <c r="T45" s="90"/>
       <c r="U45" s="90"/>
       <c r="V45" s="90"/>
       <c r="Z45" s="5"/>
       <c r="AB45" s="2"/>
     </row>
     <row r="46" spans="6:32" ht="36" x14ac:dyDescent="0.25">
-      <c r="J46" s="297"/>
-      <c r="K46" s="300"/>
+      <c r="J46" s="308"/>
+      <c r="K46" s="311"/>
       <c r="L46" s="29" t="s">
         <v>291</v>
       </c>
       <c r="M46" s="26" t="s">
         <v>292</v>
       </c>
-      <c r="O46" s="311"/>
-      <c r="P46" s="307"/>
+      <c r="O46" s="322"/>
+      <c r="P46" s="318"/>
       <c r="Q46" s="42" t="s">
         <v>293</v>
       </c>
       <c r="S46" s="90"/>
       <c r="T46" s="90"/>
       <c r="U46" s="91"/>
       <c r="V46" s="90"/>
       <c r="Z46" s="5"/>
       <c r="AB46" s="2"/>
     </row>
     <row r="47" spans="6:32" ht="24" x14ac:dyDescent="0.25">
       <c r="F47" s="2"/>
-      <c r="J47" s="297"/>
-      <c r="K47" s="300"/>
+      <c r="J47" s="308"/>
+      <c r="K47" s="311"/>
       <c r="L47" s="18" t="s">
         <v>294</v>
       </c>
       <c r="M47" s="26" t="s">
         <v>295</v>
       </c>
-      <c r="O47" s="311"/>
-      <c r="P47" s="308" t="s">
+      <c r="O47" s="322"/>
+      <c r="P47" s="319" t="s">
         <v>296</v>
       </c>
       <c r="Q47" s="42" t="s">
         <v>297</v>
       </c>
       <c r="S47" s="90"/>
       <c r="T47" s="90"/>
       <c r="U47" s="91"/>
       <c r="V47" s="90"/>
       <c r="Z47" s="5"/>
       <c r="AB47" s="2"/>
     </row>
     <row r="48" spans="6:32" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F48" s="2"/>
-      <c r="J48" s="297"/>
-      <c r="K48" s="301"/>
+      <c r="J48" s="308"/>
+      <c r="K48" s="312"/>
       <c r="L48" s="49" t="s">
         <v>298</v>
       </c>
       <c r="M48" s="26" t="s">
         <v>299</v>
       </c>
-      <c r="O48" s="311"/>
-      <c r="P48" s="308"/>
+      <c r="O48" s="322"/>
+      <c r="P48" s="319"/>
       <c r="Q48" s="42" t="s">
         <v>300</v>
       </c>
       <c r="S48" s="90"/>
       <c r="T48" s="90"/>
       <c r="U48" s="91"/>
       <c r="V48" s="90"/>
       <c r="AB48" s="2"/>
     </row>
     <row r="49" spans="6:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F49" s="2"/>
-      <c r="J49" s="297"/>
-      <c r="K49" s="296" t="s">
+      <c r="J49" s="308"/>
+      <c r="K49" s="307" t="s">
         <v>301</v>
       </c>
       <c r="L49" s="29" t="s">
         <v>302</v>
       </c>
       <c r="M49" s="26" t="s">
         <v>303</v>
       </c>
-      <c r="O49" s="311"/>
-      <c r="P49" s="308" t="s">
+      <c r="O49" s="322"/>
+      <c r="P49" s="319" t="s">
         <v>304</v>
       </c>
       <c r="Q49" s="42" t="s">
         <v>286</v>
       </c>
       <c r="S49" s="91"/>
       <c r="T49" s="90"/>
       <c r="U49" s="91"/>
       <c r="V49" s="90"/>
       <c r="AB49" s="2"/>
     </row>
     <row r="50" spans="6:28" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F50" s="2"/>
-      <c r="J50" s="297"/>
-      <c r="K50" s="297"/>
+      <c r="J50" s="308"/>
+      <c r="K50" s="308"/>
       <c r="L50" s="29" t="s">
         <v>305</v>
       </c>
       <c r="M50" s="26" t="s">
         <v>306</v>
       </c>
-      <c r="O50" s="311"/>
-      <c r="P50" s="308"/>
+      <c r="O50" s="322"/>
+      <c r="P50" s="319"/>
       <c r="Q50" s="42" t="s">
         <v>307</v>
       </c>
       <c r="S50" s="91"/>
       <c r="T50" s="90"/>
       <c r="U50" s="91"/>
       <c r="V50" s="90"/>
       <c r="AB50" s="2"/>
     </row>
     <row r="51" spans="6:28" ht="24" x14ac:dyDescent="0.25">
       <c r="F51" s="2"/>
-      <c r="J51" s="297"/>
-      <c r="K51" s="297"/>
+      <c r="J51" s="308"/>
+      <c r="K51" s="308"/>
       <c r="L51" s="29" t="s">
         <v>308</v>
       </c>
       <c r="M51" s="26" t="s">
         <v>309</v>
       </c>
-      <c r="O51" s="311"/>
+      <c r="O51" s="322"/>
       <c r="P51" s="43" t="s">
         <v>310</v>
       </c>
       <c r="Q51" s="42" t="s">
         <v>290</v>
       </c>
       <c r="S51" s="91"/>
       <c r="T51" s="90"/>
       <c r="U51" s="91"/>
       <c r="V51" s="91"/>
       <c r="AB51" s="2"/>
     </row>
     <row r="52" spans="6:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F52" s="2"/>
-      <c r="J52" s="297"/>
-      <c r="K52" s="298"/>
+      <c r="J52" s="308"/>
+      <c r="K52" s="309"/>
       <c r="L52" s="18" t="s">
         <v>311</v>
       </c>
       <c r="M52" s="26" t="s">
         <v>312</v>
       </c>
-      <c r="O52" s="311"/>
+      <c r="O52" s="322"/>
       <c r="P52" s="44" t="s">
         <v>313</v>
       </c>
       <c r="Q52" s="42" t="s">
         <v>297</v>
       </c>
       <c r="S52" s="91"/>
       <c r="T52" s="90"/>
       <c r="U52" s="91"/>
       <c r="V52" s="91"/>
       <c r="AB52" s="2"/>
     </row>
     <row r="53" spans="6:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F53" s="2"/>
-      <c r="J53" s="297"/>
-      <c r="K53" s="296" t="s">
+      <c r="J53" s="308"/>
+      <c r="K53" s="307" t="s">
         <v>314</v>
       </c>
       <c r="L53" s="29" t="s">
         <v>315</v>
       </c>
       <c r="M53" s="26" t="s">
         <v>316</v>
       </c>
-      <c r="O53" s="312"/>
+      <c r="O53" s="323"/>
       <c r="P53" s="45" t="s">
         <v>317</v>
       </c>
       <c r="Q53" s="42" t="s">
         <v>286</v>
       </c>
       <c r="S53" s="91"/>
       <c r="T53" s="90"/>
       <c r="U53" s="90"/>
       <c r="V53" s="91"/>
       <c r="AB53" s="2"/>
     </row>
     <row r="54" spans="6:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F54" s="2"/>
-      <c r="J54" s="297"/>
-      <c r="K54" s="297"/>
+      <c r="J54" s="308"/>
+      <c r="K54" s="308"/>
       <c r="L54" s="29" t="s">
         <v>318</v>
       </c>
       <c r="M54" s="26" t="s">
         <v>319</v>
       </c>
       <c r="P54" s="5"/>
       <c r="S54" s="91"/>
       <c r="T54" s="92"/>
       <c r="U54" s="90"/>
       <c r="V54" s="91"/>
       <c r="AB54" s="2"/>
     </row>
     <row r="55" spans="6:28" ht="30" x14ac:dyDescent="0.25">
       <c r="F55" s="2"/>
-      <c r="J55" s="297"/>
-      <c r="K55" s="297"/>
+      <c r="J55" s="308"/>
+      <c r="K55" s="308"/>
       <c r="L55" s="29" t="s">
         <v>320</v>
       </c>
       <c r="M55" s="26" t="s">
         <v>321</v>
       </c>
-      <c r="O55" s="352" t="s">
+      <c r="O55" s="363" t="s">
         <v>75</v>
       </c>
       <c r="P55" s="65" t="s">
         <v>220</v>
       </c>
       <c r="Q55" s="49" t="s">
         <v>322</v>
       </c>
       <c r="S55" s="91"/>
       <c r="T55" s="90"/>
       <c r="U55" s="91"/>
       <c r="V55" s="91"/>
       <c r="AB55" s="2"/>
     </row>
     <row r="56" spans="6:28" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F56" s="2"/>
-      <c r="J56" s="297"/>
-      <c r="K56" s="297"/>
+      <c r="J56" s="308"/>
+      <c r="K56" s="308"/>
       <c r="L56" s="18" t="s">
         <v>323</v>
       </c>
       <c r="M56" s="26" t="s">
         <v>324</v>
       </c>
-      <c r="O56" s="352"/>
+      <c r="O56" s="363"/>
       <c r="P56" s="66" t="s">
         <v>227</v>
       </c>
       <c r="Q56" s="49" t="s">
         <v>325</v>
       </c>
       <c r="S56" s="91"/>
       <c r="T56" s="90"/>
       <c r="U56" s="91"/>
       <c r="V56" s="91"/>
       <c r="AB56" s="2"/>
     </row>
     <row r="57" spans="6:28" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F57" s="2"/>
-      <c r="J57" s="297"/>
-      <c r="K57" s="297"/>
+      <c r="J57" s="308"/>
+      <c r="K57" s="308"/>
       <c r="L57" s="18"/>
       <c r="M57" s="26"/>
-      <c r="O57" s="352"/>
-      <c r="P57" s="359" t="s">
+      <c r="O57" s="363"/>
+      <c r="P57" s="370" t="s">
         <v>230</v>
       </c>
       <c r="Q57" s="49" t="s">
         <v>326</v>
       </c>
       <c r="AB57" s="2"/>
     </row>
     <row r="58" spans="6:28" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F58" s="2"/>
-      <c r="J58" s="297"/>
-      <c r="K58" s="297"/>
+      <c r="J58" s="308"/>
+      <c r="K58" s="308"/>
       <c r="L58" s="26" t="s">
         <v>327</v>
       </c>
       <c r="M58" s="26" t="s">
         <v>328</v>
       </c>
       <c r="N58" s="82"/>
-      <c r="O58" s="352"/>
-      <c r="P58" s="359"/>
+      <c r="O58" s="363"/>
+      <c r="P58" s="370"/>
       <c r="Q58" s="49" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="59" spans="6:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F59" s="2"/>
-      <c r="J59" s="297"/>
-      <c r="K59" s="298"/>
+      <c r="J59" s="308"/>
+      <c r="K59" s="309"/>
       <c r="L59" s="26" t="s">
         <v>330</v>
       </c>
       <c r="M59" s="26" t="s">
         <v>331</v>
       </c>
-      <c r="O59" s="352"/>
-      <c r="P59" s="360" t="s">
+      <c r="O59" s="363"/>
+      <c r="P59" s="371" t="s">
         <v>235</v>
       </c>
       <c r="Q59" s="49" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="60" spans="6:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F60" s="2"/>
-      <c r="J60" s="297"/>
+      <c r="J60" s="308"/>
       <c r="K60" s="84"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
-      <c r="O60" s="352"/>
-      <c r="P60" s="361"/>
+      <c r="O60" s="363"/>
+      <c r="P60" s="372"/>
       <c r="Q60" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="61" spans="6:28" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F61" s="2"/>
-      <c r="J61" s="297"/>
-      <c r="K61" s="296" t="s">
+      <c r="J61" s="308"/>
+      <c r="K61" s="307" t="s">
         <v>175</v>
       </c>
       <c r="L61" s="29" t="s">
         <v>334</v>
       </c>
       <c r="M61" s="26" t="s">
         <v>335</v>
       </c>
-      <c r="O61" s="352"/>
-      <c r="P61" s="362"/>
+      <c r="O61" s="363"/>
+      <c r="P61" s="373"/>
       <c r="Q61" s="49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="62" spans="6:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F62" s="2"/>
-      <c r="J62" s="297"/>
-      <c r="K62" s="297"/>
+      <c r="J62" s="308"/>
+      <c r="K62" s="308"/>
       <c r="L62" s="29" t="s">
         <v>337</v>
       </c>
       <c r="M62" s="26" t="s">
         <v>338</v>
       </c>
-      <c r="O62" s="352"/>
-      <c r="P62" s="360" t="s">
+      <c r="O62" s="363"/>
+      <c r="P62" s="371" t="s">
         <v>239</v>
       </c>
       <c r="Q62" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="63" spans="6:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F63" s="2"/>
-      <c r="J63" s="297"/>
-      <c r="K63" s="297"/>
+      <c r="J63" s="308"/>
+      <c r="K63" s="308"/>
       <c r="L63" s="29"/>
       <c r="M63" s="26"/>
-      <c r="O63" s="352"/>
-      <c r="P63" s="361"/>
+      <c r="O63" s="363"/>
+      <c r="P63" s="372"/>
       <c r="Q63" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="64" spans="6:28" ht="30" x14ac:dyDescent="0.25">
       <c r="F64" s="2"/>
-      <c r="J64" s="297"/>
-      <c r="K64" s="297"/>
+      <c r="J64" s="308"/>
+      <c r="K64" s="308"/>
       <c r="L64" s="29" t="s">
         <v>339</v>
       </c>
       <c r="M64" s="26" t="s">
         <v>340</v>
       </c>
-      <c r="O64" s="352"/>
-      <c r="P64" s="362"/>
+      <c r="O64" s="363"/>
+      <c r="P64" s="373"/>
       <c r="Q64" s="49" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="65" spans="10:17" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J65" s="297"/>
-      <c r="K65" s="298"/>
+      <c r="J65" s="308"/>
+      <c r="K65" s="309"/>
       <c r="L65" s="18" t="s">
         <v>342</v>
       </c>
       <c r="M65" s="26" t="s">
         <v>343</v>
       </c>
-      <c r="O65" s="352"/>
-      <c r="P65" s="360" t="s">
+      <c r="O65" s="363"/>
+      <c r="P65" s="371" t="s">
         <v>243</v>
       </c>
       <c r="Q65" s="49" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="66" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J66" s="297"/>
-      <c r="K66" s="299" t="s">
+      <c r="J66" s="308"/>
+      <c r="K66" s="310" t="s">
         <v>345</v>
       </c>
       <c r="L66" s="29" t="s">
         <v>346</v>
       </c>
       <c r="M66" s="26" t="s">
         <v>347</v>
       </c>
-      <c r="O66" s="352"/>
-      <c r="P66" s="361"/>
+      <c r="O66" s="363"/>
+      <c r="P66" s="372"/>
       <c r="Q66" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="67" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J67" s="297"/>
-      <c r="K67" s="300"/>
+      <c r="J67" s="308"/>
+      <c r="K67" s="311"/>
       <c r="L67" s="29"/>
       <c r="M67" s="26"/>
-      <c r="O67" s="352"/>
-      <c r="P67" s="362"/>
+      <c r="O67" s="363"/>
+      <c r="P67" s="373"/>
       <c r="Q67" s="49" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="68" spans="10:17" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J68" s="297"/>
-      <c r="K68" s="300"/>
+      <c r="J68" s="308"/>
+      <c r="K68" s="311"/>
       <c r="L68" s="29" t="s">
         <v>349</v>
       </c>
       <c r="M68" s="26" t="s">
         <v>350</v>
       </c>
-      <c r="O68" s="352"/>
+      <c r="O68" s="363"/>
       <c r="P68" s="43" t="s">
         <v>249</v>
       </c>
       <c r="Q68" s="49" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="69" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J69" s="297"/>
-      <c r="K69" s="300"/>
+      <c r="J69" s="308"/>
+      <c r="K69" s="311"/>
       <c r="L69" s="29" t="s">
         <v>352</v>
       </c>
       <c r="M69" s="26" t="s">
         <v>353</v>
       </c>
-      <c r="O69" s="352"/>
-      <c r="P69" s="348" t="s">
+      <c r="O69" s="363"/>
+      <c r="P69" s="359" t="s">
         <v>253</v>
       </c>
       <c r="Q69" s="49" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J70" s="297"/>
-      <c r="K70" s="301"/>
+      <c r="J70" s="308"/>
+      <c r="K70" s="312"/>
       <c r="L70" s="29" t="s">
         <v>355</v>
       </c>
       <c r="M70" s="26" t="s">
         <v>356</v>
       </c>
-      <c r="O70" s="352"/>
-      <c r="P70" s="349"/>
+      <c r="O70" s="363"/>
+      <c r="P70" s="360"/>
       <c r="Q70" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="71" spans="10:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J71" s="297"/>
-      <c r="K71" s="295" t="s">
+      <c r="J71" s="308"/>
+      <c r="K71" s="306" t="s">
         <v>189</v>
       </c>
       <c r="L71" s="53" t="s">
         <v>357</v>
       </c>
       <c r="M71" s="26" t="s">
         <v>358</v>
       </c>
-      <c r="O71" s="352"/>
-      <c r="P71" s="350"/>
+      <c r="O71" s="363"/>
+      <c r="P71" s="361"/>
       <c r="Q71" s="49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="72" spans="10:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J72" s="297"/>
-      <c r="K72" s="295"/>
+      <c r="J72" s="308"/>
+      <c r="K72" s="306"/>
       <c r="L72" s="53" t="s">
         <v>359</v>
       </c>
       <c r="M72" s="26" t="s">
         <v>360</v>
       </c>
-      <c r="O72" s="352"/>
-      <c r="P72" s="348" t="s">
+      <c r="O72" s="363"/>
+      <c r="P72" s="359" t="s">
         <v>258</v>
       </c>
       <c r="Q72" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="73" spans="10:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J73" s="297"/>
+      <c r="J73" s="308"/>
       <c r="K73" s="39"/>
       <c r="L73" s="53"/>
       <c r="M73" s="26"/>
-      <c r="O73" s="352"/>
-      <c r="P73" s="349"/>
+      <c r="O73" s="363"/>
+      <c r="P73" s="360"/>
       <c r="Q73" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="74" spans="10:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J74" s="297"/>
-      <c r="K74" s="295" t="s">
+      <c r="J74" s="308"/>
+      <c r="K74" s="306" t="s">
         <v>195</v>
       </c>
       <c r="L74" s="49" t="s">
         <v>361</v>
       </c>
       <c r="M74" s="26" t="s">
         <v>362</v>
       </c>
-      <c r="O74" s="352"/>
-      <c r="P74" s="350"/>
+      <c r="O74" s="363"/>
+      <c r="P74" s="361"/>
       <c r="Q74" s="49" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="75" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J75" s="297"/>
-      <c r="K75" s="295"/>
+      <c r="J75" s="308"/>
+      <c r="K75" s="306"/>
       <c r="L75" s="49" t="s">
         <v>363</v>
       </c>
       <c r="M75" s="26" t="s">
         <v>364</v>
       </c>
-      <c r="O75" s="352"/>
-      <c r="P75" s="348" t="s">
+      <c r="O75" s="363"/>
+      <c r="P75" s="359" t="s">
         <v>262</v>
       </c>
       <c r="Q75" s="49" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="76" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J76" s="297"/>
-      <c r="K76" s="295"/>
+      <c r="J76" s="308"/>
+      <c r="K76" s="306"/>
       <c r="L76" s="49" t="s">
         <v>366</v>
       </c>
       <c r="M76" s="26" t="s">
         <v>367</v>
       </c>
-      <c r="O76" s="352"/>
-      <c r="P76" s="349"/>
+      <c r="O76" s="363"/>
+      <c r="P76" s="360"/>
       <c r="Q76" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="77" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J77" s="297"/>
-[...2 lines deleted...]
-      <c r="P77" s="350"/>
+      <c r="J77" s="308"/>
+      <c r="K77" s="306"/>
+      <c r="O77" s="363"/>
+      <c r="P77" s="361"/>
       <c r="Q77" s="49" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="78" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J78" s="297"/>
+      <c r="J78" s="308"/>
       <c r="K78" s="39"/>
       <c r="L78" s="49"/>
       <c r="M78" s="26"/>
-      <c r="O78" s="352"/>
+      <c r="O78" s="363"/>
       <c r="P78" s="45" t="s">
         <v>265</v>
       </c>
       <c r="Q78" s="49" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="79" spans="10:17" x14ac:dyDescent="0.25">
-      <c r="J79" s="297"/>
-      <c r="K79" s="295" t="s">
+      <c r="J79" s="308"/>
+      <c r="K79" s="306" t="s">
         <v>202</v>
       </c>
       <c r="L79" s="34" t="s">
         <v>368</v>
       </c>
       <c r="M79" s="26" t="s">
         <v>369</v>
       </c>
-      <c r="O79" s="352"/>
+      <c r="O79" s="363"/>
       <c r="P79" s="85"/>
       <c r="Q79" s="49"/>
     </row>
     <row r="80" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J80" s="297"/>
-      <c r="K80" s="295"/>
+      <c r="J80" s="308"/>
+      <c r="K80" s="306"/>
       <c r="L80" s="34" t="s">
         <v>370</v>
       </c>
       <c r="M80" s="26" t="s">
         <v>371</v>
       </c>
-      <c r="O80" s="352"/>
-      <c r="P80" s="353" t="s">
+      <c r="O80" s="363"/>
+      <c r="P80" s="364" t="s">
         <v>267</v>
       </c>
       <c r="Q80" s="49" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="81" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J81" s="297"/>
-      <c r="K81" s="295"/>
+      <c r="J81" s="308"/>
+      <c r="K81" s="306"/>
       <c r="L81" s="34" t="s">
         <v>373</v>
       </c>
       <c r="M81" s="26" t="s">
         <v>374</v>
       </c>
-      <c r="O81" s="352"/>
-      <c r="P81" s="354"/>
+      <c r="O81" s="363"/>
+      <c r="P81" s="365"/>
       <c r="Q81" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="82" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J82" s="297"/>
-[...2 lines deleted...]
-      <c r="P82" s="355"/>
+      <c r="J82" s="308"/>
+      <c r="K82" s="306"/>
+      <c r="O82" s="363"/>
+      <c r="P82" s="366"/>
       <c r="Q82" s="49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="83" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="J83" s="297"/>
+      <c r="J83" s="308"/>
       <c r="K83" s="26" t="s">
         <v>210</v>
       </c>
       <c r="L83" s="34" t="s">
         <v>210</v>
       </c>
       <c r="M83" s="26" t="s">
         <v>375</v>
       </c>
-      <c r="O83" s="352"/>
-      <c r="P83" s="356" t="s">
+      <c r="O83" s="363"/>
+      <c r="P83" s="367" t="s">
         <v>273</v>
       </c>
       <c r="Q83" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="84" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J84" s="297"/>
+      <c r="J84" s="308"/>
       <c r="K84" s="86"/>
       <c r="L84" s="34"/>
       <c r="M84" s="26"/>
-      <c r="O84" s="352"/>
-      <c r="P84" s="356"/>
+      <c r="O84" s="363"/>
+      <c r="P84" s="367"/>
       <c r="Q84" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="85" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J85" s="297"/>
-      <c r="K85" s="296" t="s">
+      <c r="J85" s="308"/>
+      <c r="K85" s="307" t="s">
         <v>376</v>
       </c>
       <c r="L85" s="53" t="s">
         <v>377</v>
       </c>
       <c r="M85" s="26" t="s">
         <v>378</v>
       </c>
-      <c r="O85" s="352"/>
-      <c r="P85" s="356"/>
+      <c r="O85" s="363"/>
+      <c r="P85" s="367"/>
       <c r="Q85" s="49" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="86" spans="10:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J86" s="297"/>
-      <c r="K86" s="297"/>
+      <c r="J86" s="308"/>
+      <c r="K86" s="308"/>
       <c r="L86" s="53" t="s">
         <v>379</v>
       </c>
       <c r="M86" s="26" t="s">
         <v>380</v>
       </c>
-      <c r="O86" s="352"/>
-      <c r="P86" s="356" t="s">
+      <c r="O86" s="363"/>
+      <c r="P86" s="367" t="s">
         <v>277</v>
       </c>
       <c r="Q86" s="49" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="87" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="J87" s="297"/>
+      <c r="J87" s="308"/>
       <c r="K87" s="39" t="s">
         <v>218</v>
       </c>
       <c r="L87" s="55" t="s">
         <v>382</v>
       </c>
       <c r="M87" s="26" t="s">
         <v>383</v>
       </c>
-      <c r="O87" s="352"/>
-      <c r="P87" s="356"/>
+      <c r="O87" s="363"/>
+      <c r="P87" s="367"/>
       <c r="Q87" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="88" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="J88" s="298"/>
+      <c r="J88" s="309"/>
       <c r="K88" s="39" t="s">
         <v>225</v>
       </c>
       <c r="L88" s="55" t="s">
         <v>384</v>
       </c>
       <c r="M88" s="26" t="s">
         <v>385</v>
       </c>
-      <c r="O88" s="352"/>
-      <c r="P88" s="356"/>
+      <c r="O88" s="363"/>
+      <c r="P88" s="367"/>
       <c r="Q88" s="49" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="89" spans="10:17" ht="30" x14ac:dyDescent="0.25">
       <c r="J89" s="30"/>
       <c r="K89" s="30"/>
       <c r="L89" s="62"/>
       <c r="M89" s="31"/>
-      <c r="O89" s="352"/>
+      <c r="O89" s="363"/>
       <c r="P89" s="68" t="s">
         <v>281</v>
       </c>
       <c r="Q89" s="49" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="90" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J90" s="292" t="s">
+      <c r="J90" s="303" t="s">
         <v>83</v>
       </c>
       <c r="K90" s="22" t="s">
         <v>233</v>
       </c>
       <c r="L90" s="87" t="s">
         <v>386</v>
       </c>
       <c r="M90" s="34" t="s">
         <v>387</v>
       </c>
-      <c r="O90" s="352"/>
-      <c r="P90" s="313" t="s">
+      <c r="O90" s="363"/>
+      <c r="P90" s="324" t="s">
         <v>284</v>
       </c>
       <c r="Q90" s="49" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="91" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J91" s="293"/>
-      <c r="K91" s="305" t="s">
+      <c r="J91" s="304"/>
+      <c r="K91" s="316" t="s">
         <v>237</v>
       </c>
       <c r="L91" s="88" t="s">
         <v>389</v>
       </c>
       <c r="M91" s="34" t="s">
         <v>390</v>
       </c>
-      <c r="O91" s="352"/>
-      <c r="P91" s="314"/>
+      <c r="O91" s="363"/>
+      <c r="P91" s="325"/>
       <c r="Q91" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="92" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J92" s="293"/>
-      <c r="K92" s="305"/>
+      <c r="J92" s="304"/>
+      <c r="K92" s="316"/>
       <c r="L92" s="88" t="s">
         <v>391</v>
       </c>
       <c r="M92" s="34" t="s">
         <v>392</v>
       </c>
-      <c r="O92" s="352"/>
-      <c r="P92" s="314"/>
+      <c r="O92" s="363"/>
+      <c r="P92" s="325"/>
       <c r="Q92" s="49" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="93" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J93" s="293"/>
-      <c r="K93" s="305"/>
+      <c r="J93" s="304"/>
+      <c r="K93" s="316"/>
       <c r="L93" s="88"/>
       <c r="M93" s="34"/>
-      <c r="O93" s="352"/>
-      <c r="P93" s="315"/>
+      <c r="O93" s="363"/>
+      <c r="P93" s="326"/>
       <c r="Q93" s="49" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="94" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="J94" s="293"/>
-      <c r="K94" s="305" t="s">
+      <c r="J94" s="304"/>
+      <c r="K94" s="316" t="s">
         <v>241</v>
       </c>
       <c r="L94" s="88" t="s">
         <v>395</v>
       </c>
       <c r="M94" s="34" t="s">
         <v>396</v>
       </c>
-      <c r="O94" s="352"/>
-      <c r="P94" s="313" t="s">
+      <c r="O94" s="363"/>
+      <c r="P94" s="324" t="s">
         <v>287</v>
       </c>
       <c r="Q94" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="95" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J95" s="293"/>
-      <c r="K95" s="305"/>
+      <c r="J95" s="304"/>
+      <c r="K95" s="316"/>
       <c r="L95" s="88" t="s">
         <v>142</v>
       </c>
       <c r="M95" s="34" t="s">
         <v>397</v>
       </c>
-      <c r="O95" s="352"/>
-      <c r="P95" s="314"/>
+      <c r="O95" s="363"/>
+      <c r="P95" s="325"/>
       <c r="Q95" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="96" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J96" s="293"/>
-      <c r="K96" s="305"/>
+      <c r="J96" s="304"/>
+      <c r="K96" s="316"/>
       <c r="L96" s="89"/>
-      <c r="O96" s="352"/>
-      <c r="P96" s="314"/>
+      <c r="O96" s="363"/>
+      <c r="P96" s="325"/>
       <c r="Q96" s="49" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="97" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="J97" s="293"/>
-      <c r="K97" s="296" t="s">
+      <c r="J97" s="304"/>
+      <c r="K97" s="307" t="s">
         <v>399</v>
       </c>
       <c r="L97" s="87" t="s">
         <v>400</v>
       </c>
       <c r="M97" s="34" t="s">
         <v>401</v>
       </c>
-      <c r="O97" s="352"/>
-      <c r="P97" s="313" t="s">
+      <c r="O97" s="363"/>
+      <c r="P97" s="324" t="s">
         <v>291</v>
       </c>
       <c r="Q97" s="49" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="98" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J98" s="293"/>
-      <c r="K98" s="297"/>
+      <c r="J98" s="304"/>
+      <c r="K98" s="308"/>
       <c r="L98" s="87" t="s">
         <v>403</v>
       </c>
       <c r="M98" s="34" t="s">
         <v>404</v>
       </c>
-      <c r="O98" s="352"/>
-      <c r="P98" s="314"/>
+      <c r="O98" s="363"/>
+      <c r="P98" s="325"/>
       <c r="Q98" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="99" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="J99" s="294"/>
-      <c r="K99" s="298"/>
+      <c r="J99" s="305"/>
+      <c r="K99" s="309"/>
       <c r="L99" s="87" t="s">
         <v>194</v>
       </c>
       <c r="M99" s="34" t="s">
         <v>405</v>
       </c>
-      <c r="O99" s="352"/>
-      <c r="P99" s="314"/>
+      <c r="O99" s="363"/>
+      <c r="P99" s="325"/>
       <c r="Q99" s="49" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="100" spans="10:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O100" s="352"/>
-      <c r="P100" s="315"/>
+      <c r="O100" s="363"/>
+      <c r="P100" s="326"/>
       <c r="Q100" s="49" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="101" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O101" s="352"/>
+      <c r="O101" s="363"/>
       <c r="P101" s="69" t="s">
         <v>294</v>
       </c>
       <c r="Q101" s="49" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="102" spans="10:17" ht="75" x14ac:dyDescent="0.25">
-      <c r="O102" s="352"/>
+      <c r="O102" s="363"/>
       <c r="P102" s="70" t="s">
         <v>298</v>
       </c>
       <c r="Q102" s="49" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="103" spans="10:17" ht="45" x14ac:dyDescent="0.25">
       <c r="J103" s="11" t="s">
         <v>95</v>
       </c>
       <c r="K103" s="11" t="s">
         <v>409</v>
       </c>
       <c r="L103" s="11" t="s">
         <v>410</v>
       </c>
       <c r="M103" s="11" t="s">
         <v>411</v>
       </c>
-      <c r="O103" s="352"/>
-      <c r="P103" s="351" t="s">
+      <c r="O103" s="363"/>
+      <c r="P103" s="362" t="s">
         <v>302</v>
       </c>
       <c r="Q103" s="49" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="104" spans="10:17" ht="30" x14ac:dyDescent="0.25">
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
-      <c r="O104" s="352"/>
-      <c r="P104" s="351"/>
+      <c r="O104" s="363"/>
+      <c r="P104" s="362"/>
       <c r="Q104" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="105" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O105" s="352"/>
-      <c r="P105" s="351"/>
+      <c r="O105" s="363"/>
+      <c r="P105" s="362"/>
       <c r="Q105" s="49" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="106" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O106" s="352"/>
-      <c r="P106" s="357" t="s">
+      <c r="O106" s="363"/>
+      <c r="P106" s="368" t="s">
         <v>305</v>
       </c>
       <c r="Q106" s="48" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="107" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O107" s="352"/>
-      <c r="P107" s="358"/>
+      <c r="O107" s="363"/>
+      <c r="P107" s="369"/>
       <c r="Q107" s="48" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="108" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O108" s="352"/>
-      <c r="P108" s="358"/>
+      <c r="O108" s="363"/>
+      <c r="P108" s="369"/>
       <c r="Q108" s="49" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="109" spans="10:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O109" s="352"/>
-      <c r="P109" s="357" t="s">
+      <c r="O109" s="363"/>
+      <c r="P109" s="368" t="s">
         <v>308</v>
       </c>
       <c r="Q109" s="48" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="110" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O110" s="352"/>
-      <c r="P110" s="358"/>
+      <c r="O110" s="363"/>
+      <c r="P110" s="369"/>
       <c r="Q110" s="48" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="111" spans="10:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O111" s="352"/>
-      <c r="P111" s="358"/>
+      <c r="O111" s="363"/>
+      <c r="P111" s="369"/>
       <c r="Q111" s="49" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="112" spans="10:17" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O112" s="352"/>
+      <c r="O112" s="363"/>
       <c r="P112" s="59" t="s">
         <v>417</v>
       </c>
       <c r="Q112" s="49" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="113" spans="15:17" ht="42.75" x14ac:dyDescent="0.25">
-      <c r="O113" s="352"/>
-      <c r="P113" s="319" t="s">
+      <c r="O113" s="363"/>
+      <c r="P113" s="330" t="s">
         <v>315</v>
       </c>
       <c r="Q113" s="50" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="114" spans="15:17" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="O114" s="352"/>
-      <c r="P114" s="319"/>
+      <c r="O114" s="363"/>
+      <c r="P114" s="330"/>
       <c r="Q114" s="50" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="115" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O115" s="352"/>
-      <c r="P115" s="319"/>
+      <c r="O115" s="363"/>
+      <c r="P115" s="330"/>
       <c r="Q115" s="49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="116" spans="15:17" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O116" s="352"/>
-      <c r="P116" s="319" t="s">
+      <c r="O116" s="363"/>
+      <c r="P116" s="330" t="s">
         <v>318</v>
       </c>
       <c r="Q116" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="117" spans="15:17" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O117" s="352"/>
-      <c r="P117" s="319"/>
+      <c r="O117" s="363"/>
+      <c r="P117" s="330"/>
       <c r="Q117" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="118" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O118" s="352"/>
-      <c r="P118" s="319"/>
+      <c r="O118" s="363"/>
+      <c r="P118" s="330"/>
       <c r="Q118" s="49" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="119" spans="15:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O119" s="352"/>
-      <c r="P119" s="319" t="s">
+      <c r="O119" s="363"/>
+      <c r="P119" s="330" t="s">
         <v>320</v>
       </c>
       <c r="Q119" s="50" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="120" spans="15:17" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O120" s="352"/>
-      <c r="P120" s="319"/>
+      <c r="O120" s="363"/>
+      <c r="P120" s="330"/>
       <c r="Q120" s="50" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="121" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O121" s="352"/>
-      <c r="P121" s="319"/>
+      <c r="O121" s="363"/>
+      <c r="P121" s="330"/>
       <c r="Q121" s="49" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="122" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O122" s="352"/>
-      <c r="P122" s="343" t="s">
+      <c r="O122" s="363"/>
+      <c r="P122" s="354" t="s">
         <v>323</v>
       </c>
       <c r="Q122" s="49" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="123" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O123" s="352"/>
-      <c r="P123" s="344"/>
+      <c r="O123" s="363"/>
+      <c r="P123" s="355"/>
       <c r="Q123" s="49" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="124" spans="15:17" ht="105" x14ac:dyDescent="0.25">
-      <c r="O124" s="352"/>
-      <c r="P124" s="318" t="s">
+      <c r="O124" s="363"/>
+      <c r="P124" s="329" t="s">
         <v>327</v>
       </c>
       <c r="Q124" s="26" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="125" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O125" s="352"/>
-      <c r="P125" s="318"/>
+      <c r="O125" s="363"/>
+      <c r="P125" s="329"/>
       <c r="Q125" s="26" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="126" spans="15:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O126" s="352"/>
-      <c r="P126" s="318"/>
+      <c r="O126" s="363"/>
+      <c r="P126" s="329"/>
       <c r="Q126" s="26" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="127" spans="15:17" ht="105" x14ac:dyDescent="0.25">
-      <c r="O127" s="352"/>
-      <c r="P127" s="318" t="s">
+      <c r="O127" s="363"/>
+      <c r="P127" s="329" t="s">
         <v>330</v>
       </c>
       <c r="Q127" s="26" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="128" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O128" s="352"/>
-      <c r="P128" s="318"/>
+      <c r="O128" s="363"/>
+      <c r="P128" s="329"/>
       <c r="Q128" s="26" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="129" spans="15:17" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O129" s="352"/>
-      <c r="P129" s="318"/>
+      <c r="O129" s="363"/>
+      <c r="P129" s="329"/>
       <c r="Q129" s="26" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="130" spans="15:17" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O130" s="352"/>
-      <c r="P130" s="345" t="s">
+      <c r="O130" s="363"/>
+      <c r="P130" s="356" t="s">
         <v>334</v>
       </c>
       <c r="Q130" s="49" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="131" spans="15:17" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O131" s="352"/>
-      <c r="P131" s="345"/>
+      <c r="O131" s="363"/>
+      <c r="P131" s="356"/>
       <c r="Q131" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="132" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O132" s="352"/>
-      <c r="P132" s="345"/>
+      <c r="O132" s="363"/>
+      <c r="P132" s="356"/>
       <c r="Q132" s="49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="133" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O133" s="352"/>
-      <c r="P133" s="345" t="s">
+      <c r="O133" s="363"/>
+      <c r="P133" s="356" t="s">
         <v>337</v>
       </c>
       <c r="Q133" s="49" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="134" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O134" s="352"/>
-      <c r="P134" s="345"/>
+      <c r="O134" s="363"/>
+      <c r="P134" s="356"/>
       <c r="Q134" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="135" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O135" s="352"/>
-      <c r="P135" s="345"/>
+      <c r="O135" s="363"/>
+      <c r="P135" s="356"/>
       <c r="Q135" s="49" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="136" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O136" s="352"/>
-      <c r="P136" s="345" t="s">
+      <c r="O136" s="363"/>
+      <c r="P136" s="356" t="s">
         <v>339</v>
       </c>
       <c r="Q136" s="49" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="137" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O137" s="352"/>
-      <c r="P137" s="345"/>
+      <c r="O137" s="363"/>
+      <c r="P137" s="356"/>
       <c r="Q137" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="138" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O138" s="352"/>
-      <c r="P138" s="345"/>
+      <c r="O138" s="363"/>
+      <c r="P138" s="356"/>
       <c r="Q138" s="49" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="139" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O139" s="352"/>
+      <c r="O139" s="363"/>
       <c r="P139" s="67" t="s">
         <v>342</v>
       </c>
       <c r="Q139" s="49" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O140" s="352"/>
-      <c r="P140" s="366" t="s">
+      <c r="O140" s="363"/>
+      <c r="P140" s="377" t="s">
         <v>429</v>
       </c>
       <c r="Q140" s="49" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="141" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O141" s="352"/>
-      <c r="P141" s="366"/>
+      <c r="O141" s="363"/>
+      <c r="P141" s="377"/>
       <c r="Q141" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="142" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O142" s="352"/>
-      <c r="P142" s="366"/>
+      <c r="O142" s="363"/>
+      <c r="P142" s="377"/>
       <c r="Q142" s="49" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="143" spans="15:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O143" s="352"/>
-      <c r="P143" s="366" t="s">
+      <c r="O143" s="363"/>
+      <c r="P143" s="377" t="s">
         <v>432</v>
       </c>
       <c r="Q143" s="49" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="144" spans="15:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O144" s="352"/>
-      <c r="P144" s="366"/>
+      <c r="O144" s="363"/>
+      <c r="P144" s="377"/>
       <c r="Q144" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="145" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O145" s="352"/>
-      <c r="P145" s="366"/>
+      <c r="O145" s="363"/>
+      <c r="P145" s="377"/>
       <c r="Q145" s="49" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="146" spans="15:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O146" s="352"/>
-      <c r="P146" s="366" t="s">
+      <c r="O146" s="363"/>
+      <c r="P146" s="377" t="s">
         <v>435</v>
       </c>
       <c r="Q146" s="49" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="147" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O147" s="352"/>
-      <c r="P147" s="366"/>
+      <c r="O147" s="363"/>
+      <c r="P147" s="377"/>
       <c r="Q147" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="148" spans="15:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O148" s="352"/>
-      <c r="P148" s="366"/>
+      <c r="O148" s="363"/>
+      <c r="P148" s="377"/>
       <c r="Q148" s="49" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="149" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O149" s="352"/>
+      <c r="O149" s="363"/>
       <c r="P149" s="81" t="s">
         <v>352</v>
       </c>
       <c r="Q149" s="49" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="150" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O150" s="352"/>
+      <c r="O150" s="363"/>
       <c r="P150" s="71" t="s">
         <v>357</v>
       </c>
       <c r="Q150" s="26" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="151" spans="15:17" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O151" s="352"/>
+      <c r="O151" s="363"/>
       <c r="P151" s="71" t="s">
         <v>359</v>
       </c>
       <c r="Q151" s="26" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="152" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O152" s="352"/>
-      <c r="P152" s="363" t="s">
+      <c r="O152" s="363"/>
+      <c r="P152" s="374" t="s">
         <v>361</v>
       </c>
       <c r="Q152" s="49" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="15:17" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O153" s="352"/>
-      <c r="P153" s="364"/>
+      <c r="O153" s="363"/>
+      <c r="P153" s="375"/>
       <c r="Q153" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="154" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O154" s="352"/>
-      <c r="P154" s="365"/>
+      <c r="O154" s="363"/>
+      <c r="P154" s="376"/>
       <c r="Q154" s="49" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="155" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O155" s="352"/>
-      <c r="P155" s="363" t="s">
+      <c r="O155" s="363"/>
+      <c r="P155" s="374" t="s">
         <v>363</v>
       </c>
       <c r="Q155" s="49" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="156" spans="15:17" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O156" s="352"/>
-      <c r="P156" s="365"/>
+      <c r="O156" s="363"/>
+      <c r="P156" s="376"/>
       <c r="Q156" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="157" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O157" s="352"/>
-      <c r="P157" s="363" t="s">
+      <c r="O157" s="363"/>
+      <c r="P157" s="374" t="s">
         <v>366</v>
       </c>
       <c r="Q157" s="49" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="158" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O158" s="352"/>
-      <c r="P158" s="364"/>
+      <c r="O158" s="363"/>
+      <c r="P158" s="375"/>
       <c r="Q158" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="159" spans="15:17" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O159" s="352"/>
-      <c r="P159" s="365"/>
+      <c r="O159" s="363"/>
+      <c r="P159" s="376"/>
       <c r="Q159" s="49" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="160" spans="15:17" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O160" s="352"/>
-      <c r="P160" s="346" t="s">
+      <c r="O160" s="363"/>
+      <c r="P160" s="357" t="s">
         <v>368</v>
       </c>
       <c r="Q160" s="51" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="161" spans="15:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O161" s="352"/>
-      <c r="P161" s="347"/>
+      <c r="O161" s="363"/>
+      <c r="P161" s="358"/>
       <c r="Q161" s="51" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="162" spans="15:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O162" s="352"/>
-      <c r="P162" s="346" t="s">
+      <c r="O162" s="363"/>
+      <c r="P162" s="357" t="s">
         <v>370</v>
       </c>
       <c r="Q162" s="49" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="163" spans="15:17" ht="30" x14ac:dyDescent="0.25">
-      <c r="O163" s="352"/>
-      <c r="P163" s="347"/>
+      <c r="O163" s="363"/>
+      <c r="P163" s="358"/>
       <c r="Q163" s="49" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="164" spans="15:17" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="O164" s="352"/>
-      <c r="P164" s="346" t="s">
+      <c r="O164" s="363"/>
+      <c r="P164" s="357" t="s">
         <v>373</v>
       </c>
       <c r="Q164" s="51" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="165" spans="15:17" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="O165" s="352"/>
-      <c r="P165" s="347"/>
+      <c r="O165" s="363"/>
+      <c r="P165" s="358"/>
       <c r="Q165" s="51" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="15:17" ht="57" x14ac:dyDescent="0.25">
-      <c r="O166" s="352"/>
+      <c r="O166" s="363"/>
       <c r="P166" s="72" t="s">
         <v>210</v>
       </c>
       <c r="Q166" s="52" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="167" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O167" s="352"/>
-      <c r="P167" s="342" t="s">
+      <c r="O167" s="363"/>
+      <c r="P167" s="353" t="s">
         <v>377</v>
       </c>
       <c r="Q167" s="49" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="168" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O168" s="352"/>
-      <c r="P168" s="342"/>
+      <c r="O168" s="363"/>
+      <c r="P168" s="353"/>
       <c r="Q168" s="49" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="169" spans="15:17" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O169" s="352"/>
-      <c r="P169" s="342" t="s">
+      <c r="O169" s="363"/>
+      <c r="P169" s="353" t="s">
         <v>379</v>
       </c>
       <c r="Q169" s="49" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="170" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O170" s="352"/>
-      <c r="P170" s="342"/>
+      <c r="O170" s="363"/>
+      <c r="P170" s="353"/>
       <c r="Q170" s="49" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="171" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O171" s="352"/>
+      <c r="O171" s="363"/>
       <c r="P171" s="80" t="s">
         <v>382</v>
       </c>
       <c r="Q171" s="18" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="172" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O172" s="352"/>
+      <c r="O172" s="363"/>
       <c r="P172" s="80" t="s">
         <v>384</v>
       </c>
       <c r="Q172" s="18" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="173" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P173" s="80"/>
       <c r="Q173" s="49"/>
     </row>
     <row r="174" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P174" s="5"/>
     </row>
     <row r="175" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P175" s="5"/>
     </row>
     <row r="176" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P176" s="5"/>
     </row>
     <row r="177" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P177" s="5"/>
     </row>
     <row r="178" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P178" s="5"/>
@@ -10456,325 +10475,325 @@
     <row r="200" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P200" s="5"/>
     </row>
     <row r="201" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P201" s="5"/>
     </row>
     <row r="202" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P202" s="5"/>
     </row>
     <row r="203" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P203" s="5"/>
     </row>
     <row r="204" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P204" s="5"/>
     </row>
     <row r="205" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P205" s="5"/>
     </row>
     <row r="206" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P206" s="5"/>
     </row>
     <row r="207" spans="15:17" x14ac:dyDescent="0.25">
       <c r="P207" s="5"/>
     </row>
     <row r="208" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O208" s="310" t="s">
+      <c r="O208" s="321" t="s">
         <v>75</v>
       </c>
       <c r="P208" s="18" t="s">
         <v>453</v>
       </c>
       <c r="Q208" s="33" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="209" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O209" s="311"/>
+      <c r="O209" s="322"/>
       <c r="P209" s="18" t="s">
         <v>91</v>
       </c>
       <c r="Q209" s="29" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="210" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O210" s="311"/>
+      <c r="O210" s="322"/>
       <c r="P210" s="18" t="s">
         <v>102</v>
       </c>
       <c r="Q210" s="29" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="211" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O211" s="311"/>
+      <c r="O211" s="322"/>
       <c r="P211" s="18" t="s">
         <v>108</v>
       </c>
       <c r="Q211" s="18" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="212" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O212" s="311"/>
+      <c r="O212" s="322"/>
       <c r="P212" s="18" t="s">
         <v>115</v>
       </c>
       <c r="Q212" s="18" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="213" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O213" s="311"/>
+      <c r="O213" s="322"/>
       <c r="P213" s="18" t="s">
         <v>141</v>
       </c>
       <c r="Q213" s="29" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="214" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O214" s="311"/>
+      <c r="O214" s="322"/>
       <c r="P214" s="18" t="s">
         <v>148</v>
       </c>
       <c r="Q214" s="18" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="215" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O215" s="311"/>
+      <c r="O215" s="322"/>
       <c r="P215" s="18" t="s">
         <v>152</v>
       </c>
       <c r="Q215" s="18" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="216" spans="15:17" ht="24" x14ac:dyDescent="0.25">
-      <c r="O216" s="311"/>
+      <c r="O216" s="322"/>
       <c r="P216" s="34"/>
       <c r="Q216" s="18" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="217" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O217" s="311"/>
+      <c r="O217" s="322"/>
       <c r="P217" s="34"/>
       <c r="Q217" s="18" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="218" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O218" s="311"/>
+      <c r="O218" s="322"/>
       <c r="P218" s="34"/>
       <c r="Q218" s="33" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="219" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O219" s="311"/>
+      <c r="O219" s="322"/>
       <c r="P219" s="34"/>
       <c r="Q219" s="18" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="220" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O220" s="311"/>
+      <c r="O220" s="322"/>
       <c r="P220" s="34"/>
       <c r="Q220" s="18" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="221" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O221" s="311"/>
+      <c r="O221" s="322"/>
       <c r="P221" s="34"/>
       <c r="Q221" s="18" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="222" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O222" s="311"/>
-      <c r="P222" s="309" t="s">
+      <c r="O222" s="322"/>
+      <c r="P222" s="320" t="s">
         <v>132</v>
       </c>
       <c r="Q222" s="18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="223" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O223" s="311"/>
-      <c r="P223" s="309"/>
+      <c r="O223" s="322"/>
+      <c r="P223" s="320"/>
       <c r="Q223" s="18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="224" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O224" s="311"/>
-      <c r="P224" s="309"/>
+      <c r="O224" s="322"/>
+      <c r="P224" s="320"/>
       <c r="Q224" s="18" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="225" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O225" s="311"/>
-      <c r="P225" s="309"/>
+      <c r="O225" s="322"/>
+      <c r="P225" s="320"/>
       <c r="Q225" s="18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="226" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O226" s="311"/>
-      <c r="P226" s="309"/>
+      <c r="O226" s="322"/>
+      <c r="P226" s="320"/>
       <c r="Q226" s="18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="227" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O227" s="311"/>
-      <c r="P227" s="309"/>
+      <c r="O227" s="322"/>
+      <c r="P227" s="320"/>
       <c r="Q227" s="18" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="228" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O228" s="311"/>
-      <c r="P228" s="309"/>
+      <c r="O228" s="322"/>
+      <c r="P228" s="320"/>
       <c r="Q228" s="18" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="229" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O229" s="311"/>
-      <c r="P229" s="309"/>
+      <c r="O229" s="322"/>
+      <c r="P229" s="320"/>
       <c r="Q229" s="18" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="230" spans="15:17" x14ac:dyDescent="0.25">
-      <c r="O230" s="312"/>
-      <c r="P230" s="309"/>
+      <c r="O230" s="323"/>
+      <c r="P230" s="320"/>
       <c r="Q230" s="18" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="232" spans="15:17" ht="45" x14ac:dyDescent="0.25">
-      <c r="O232" s="306" t="s">
+      <c r="O232" s="317" t="s">
         <v>83</v>
       </c>
-      <c r="P232" s="316" t="s">
+      <c r="P232" s="327" t="s">
         <v>386</v>
       </c>
       <c r="Q232" s="49" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="233" spans="15:17" ht="75" x14ac:dyDescent="0.25">
-      <c r="O233" s="306"/>
-      <c r="P233" s="316"/>
+      <c r="O233" s="317"/>
+      <c r="P233" s="327"/>
       <c r="Q233" s="49" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="234" spans="15:17" ht="120" x14ac:dyDescent="0.25">
-      <c r="O234" s="306"/>
-      <c r="P234" s="316"/>
+      <c r="O234" s="317"/>
+      <c r="P234" s="327"/>
       <c r="Q234" s="49" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="235" spans="15:17" ht="86.25" x14ac:dyDescent="0.25">
-      <c r="O235" s="306"/>
-      <c r="P235" s="316"/>
+      <c r="O235" s="317"/>
+      <c r="P235" s="327"/>
       <c r="Q235" s="55" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="236" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O236" s="306"/>
+      <c r="O236" s="317"/>
       <c r="P236" s="57" t="s">
         <v>389</v>
       </c>
       <c r="Q236" s="49" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="237" spans="15:17" ht="60" x14ac:dyDescent="0.25">
-      <c r="O237" s="306"/>
+      <c r="O237" s="317"/>
       <c r="P237" s="57" t="s">
         <v>391</v>
       </c>
       <c r="Q237" s="49" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="238" spans="15:17" ht="90" x14ac:dyDescent="0.25">
-      <c r="O238" s="306"/>
+      <c r="O238" s="317"/>
       <c r="P238" s="54" t="s">
         <v>460</v>
       </c>
       <c r="Q238" s="49" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="239" spans="15:17" ht="85.5" x14ac:dyDescent="0.25">
-      <c r="O239" s="306"/>
+      <c r="O239" s="317"/>
       <c r="P239" s="53" t="s">
         <v>142</v>
       </c>
       <c r="Q239" s="56" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="240" spans="15:17" ht="71.25" x14ac:dyDescent="0.25">
-      <c r="O240" s="306"/>
-      <c r="P240" s="317" t="s">
+      <c r="O240" s="317"/>
+      <c r="P240" s="328" t="s">
         <v>463</v>
       </c>
       <c r="Q240" s="56" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="241" spans="15:17" ht="85.5" x14ac:dyDescent="0.25">
-      <c r="O241" s="306"/>
-      <c r="P241" s="317"/>
+      <c r="O241" s="317"/>
+      <c r="P241" s="328"/>
       <c r="Q241" s="56" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="242" spans="15:17" ht="75" x14ac:dyDescent="0.25">
-      <c r="O242" s="306"/>
+      <c r="O242" s="317"/>
       <c r="P242" s="58" t="s">
         <v>466</v>
       </c>
       <c r="Q242" s="49" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="243" spans="15:17" ht="71.25" x14ac:dyDescent="0.25">
-      <c r="O243" s="306"/>
+      <c r="O243" s="317"/>
       <c r="P243" s="58" t="s">
         <v>468</v>
       </c>
       <c r="Q243" s="55" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="245" spans="15:17" ht="22.5" x14ac:dyDescent="0.25">
       <c r="O245" s="11" t="s">
         <v>95</v>
       </c>
       <c r="P245" s="11" t="s">
         <v>410</v>
       </c>
       <c r="Q245" s="11" t="s">
         <v>470</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <protectedRanges>
     <protectedRange sqref="S41:T42" name="Texto" securityDescriptor="O:WDG:WDD:(A;;CC;;;AU)"/>
     <protectedRange sqref="U41:U42" name="Texto_1" securityDescriptor="O:WDG:WDD:(A;;CC;;;AU)"/>
     <protectedRange sqref="V41:V42" name="Texto_2" securityDescriptor="O:WDG:WDD:(A;;CC;;;AU)"/>
   </protectedRanges>