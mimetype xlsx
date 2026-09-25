--- v0 (2026-08-11)
+++ v1 (2026-09-25)
@@ -1,170 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Skater\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dvalerom\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5359E842-14A5-49D8-B7A9-7E28A71D14F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CAC9D8C5-F70F-4BAB-B22A-31BEF39506FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{A7F289A1-8822-4252-B8D6-69672764819B}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{A7F289A1-8822-4252-B8D6-69672764819B}"/>
   </bookViews>
   <sheets>
     <sheet name="POA-T2" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
-    <definedName name="____xleta.VLOOKUP" hidden="1" xlm="1">#NAME?</definedName>
-[...2 lines deleted...]
-    <definedName name="__xleta.VLOOKUP" hidden="1" xlm="1">#NAME?</definedName>
     <definedName name="_1">#N/A</definedName>
     <definedName name="_2">#N/A</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'POA-T2'!$A$1:$G$20</definedName>
-    <definedName name="_xleta.AND" hidden="1" xlm="1">#NAME?</definedName>
-[...12 lines deleted...]
-    <definedName name="_xleta.T" hidden="1" xlm="1">#NAME?</definedName>
     <definedName name="ABC" localSheetId="0">#REF!</definedName>
     <definedName name="AIC">#REF!</definedName>
     <definedName name="Año">#REF!</definedName>
     <definedName name="ARC">#REF!</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="asis">#REF!</definedName>
     <definedName name="ASS">#REF!</definedName>
     <definedName name="B_D">#REF!</definedName>
     <definedName name="BPIN">#REF!</definedName>
     <definedName name="CJ">#REF!</definedName>
     <definedName name="clase" localSheetId="0">#REF!</definedName>
-    <definedName name="Cods">[2]DATOS!$K$3</definedName>
+    <definedName name="Cods">[1]DATOS!$K$3</definedName>
     <definedName name="Cuadro5" localSheetId="0">#REF!</definedName>
     <definedName name="Cuadro5_">#REF!</definedName>
     <definedName name="Cuadro5_Otras" localSheetId="0">#REF!</definedName>
     <definedName name="DD">#REF!</definedName>
     <definedName name="ddd" localSheetId="0">#REF!</definedName>
     <definedName name="dddd" localSheetId="0">#REF!</definedName>
     <definedName name="ddddddd" localSheetId="0">#REF!</definedName>
     <definedName name="dddddddddddd" localSheetId="0">#REF!</definedName>
     <definedName name="ddddddddddddddd" localSheetId="0">#REF!</definedName>
     <definedName name="ddddddddddddddddddddddddd" localSheetId="0">#REF!</definedName>
     <definedName name="ddddgrt6">#REF!</definedName>
     <definedName name="Decision">#REF!</definedName>
-    <definedName name="DEP">[2]DATOS!$E$3:$E$17</definedName>
+    <definedName name="DEP">[1]DATOS!$E$3:$E$17</definedName>
     <definedName name="Departamento" localSheetId="0">#REF!</definedName>
     <definedName name="Depend">#REF!</definedName>
     <definedName name="Dependencia">#REF!</definedName>
     <definedName name="dependencias" localSheetId="0">#REF!</definedName>
     <definedName name="Dependencias">#REF!</definedName>
     <definedName name="DIE">#REF!</definedName>
     <definedName name="Direccion" localSheetId="0">#REF!</definedName>
     <definedName name="DIVIDENDOS">#N/A</definedName>
     <definedName name="EEET454" localSheetId="0">#REF!</definedName>
-    <definedName name="Eje">[2]DATOS!$L$3:$L$4</definedName>
+    <definedName name="Eje">[1]DATOS!$L$3:$L$4</definedName>
     <definedName name="ENSAYO" localSheetId="0">#REF!</definedName>
     <definedName name="fgdfgdfgd">#REF!</definedName>
     <definedName name="Financia">#REF!</definedName>
     <definedName name="G">#REF!</definedName>
     <definedName name="GAD">#REF!</definedName>
     <definedName name="GFP">#REF!</definedName>
     <definedName name="gg">#REF!</definedName>
     <definedName name="GJR">#REF!</definedName>
     <definedName name="GSC">#REF!</definedName>
     <definedName name="gth">#REF!</definedName>
     <definedName name="GTT">#REF!</definedName>
     <definedName name="I" localSheetId="0">#REF!</definedName>
     <definedName name="IA" localSheetId="0">#REF!</definedName>
     <definedName name="Indicadores">#REF!</definedName>
     <definedName name="inversion">#REF!</definedName>
     <definedName name="IVC">#REF!</definedName>
     <definedName name="MACRO" localSheetId="0">#REF!</definedName>
     <definedName name="Macro">#REF!</definedName>
     <definedName name="MACRO3">#REF!</definedName>
     <definedName name="Medida">#REF!</definedName>
     <definedName name="modalidad" localSheetId="0">#REF!</definedName>
     <definedName name="Municipio" localSheetId="0">#REF!</definedName>
     <definedName name="Objetivos">#REF!</definedName>
     <definedName name="PAAG">#N/A</definedName>
     <definedName name="par">#REF!</definedName>
     <definedName name="Period">#REF!</definedName>
     <definedName name="Periodici">#REF!</definedName>
     <definedName name="PLAZO_DEPREC">#N/A</definedName>
     <definedName name="Porcent">#REF!</definedName>
     <definedName name="PRINT_AREA">#N/A</definedName>
     <definedName name="Producto">#REF!</definedName>
-    <definedName name="Programa">[1]POA_2025_V1!$D$509:$D$512</definedName>
+    <definedName name="Programa">[2]POA_2025_V1!$D$509:$D$512</definedName>
     <definedName name="PROGRAMA2">#REF!</definedName>
     <definedName name="programas" localSheetId="0">#REF!</definedName>
     <definedName name="R_CJ">#REF!</definedName>
     <definedName name="ROTCC" localSheetId="0">#REF!</definedName>
     <definedName name="ROTINV" localSheetId="0">#REF!</definedName>
     <definedName name="Rubro">#REF!</definedName>
     <definedName name="se">#REF!</definedName>
-    <definedName name="Sede">[2]DATOS!$J$3</definedName>
+    <definedName name="Sede">[1]DATOS!$J$3</definedName>
     <definedName name="SGI">#REF!</definedName>
     <definedName name="solicitud">#REF!</definedName>
     <definedName name="SUIFP">#REF!</definedName>
     <definedName name="SUPUESTOS">#N/A</definedName>
     <definedName name="TABLATIR">#N/A</definedName>
     <definedName name="TCentrosPoblados" localSheetId="0">#REF!</definedName>
     <definedName name="TIC">#REF!</definedName>
     <definedName name="TMunicipios" localSheetId="0">#REF!</definedName>
     <definedName name="w">#REF!</definedName>
     <definedName name="wwwwwwwwwwwwww" localSheetId="0">#REF!</definedName>
     <definedName name="ZONA">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -6833,53 +6815,50 @@
     </border>
     <border>
       <left style="medium">
         <color theme="4" tint="-0.24994659260841701"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -6991,50 +6970,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Moneda 172" xfId="3" xr:uid="{BB042705-0ED7-40B5-B2BD-B4D015B215B3}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -7245,51 +7227,51 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Group 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BE7E1C7-F1A9-49E0-8BF8-B39172112A81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2028265" cy="1680882"/>
+          <a:ext cx="2027464" cy="1700893"/>
           <a:chOff x="60265" y="168088"/>
           <a:chExt cx="3137997" cy="632580"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagen 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5717BFF-81D7-81A3-C438-1463F50E8C60}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="13750" t="19508" r="69762" b="67404"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="60265" y="202969"/>
@@ -7336,51 +7318,51 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>1682</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="Group 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78666898-C984-4666-9C07-376E5680B6D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2028265" cy="1548094"/>
+          <a:ext cx="2027464" cy="1566503"/>
           <a:chOff x="60265" y="168088"/>
           <a:chExt cx="3137997" cy="632580"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="6" name="Imagen 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{276D61A0-8F66-ACAF-5675-7C24C450F518}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="13750" t="19508" r="69762" b="67404"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="60265" y="202969"/>
@@ -7404,58 +7386,174 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="69389" t="19508" r="16447" b="68638"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1789765" y="168088"/>
             <a:ext cx="1408497" cy="555102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\BK\Desktop\PE_2026\DMOT\2.%20Formato%20POAI%202026%20CS.xlsb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://invimagovco.sharepoint.com/sites/o365_GrupoProyectosPresupuestoyEstadstica/Shared%20Documents/General/I_POA/PLAN%20OPERATIVO%20ANUAL_2026/2%20y%203.%20Elaboraci&#243;n%20y%20Consolidaci&#243;n/DMOT/2.%20Formato%20POAI%202026%20CS.xlsb" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://invimagovco.sharepoint.com/sites/o365_GrupoProyectosPresupuestoyEstadstica/Shared%20Documents/General/I_POA/PLAN_OPERATIVO_ANUAL_2026/Plan%20Operativo%20Anual%202026_RT.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://invimagovco.sharepoint.com/sites/o365_GrupoProyectosPresupuestoyEstadstica/Shared%20Documents/General/I_POA/PLAN_OPERATIVO_ANUAL_2026/Plan%20Operativo%20Anual%202026_RT.xlsm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\BK\Desktop\PE_2026\DMOT\2.%20Formato%20POAI%202026%20CS.xlsb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://invimagovco.sharepoint.com/sites/o365_GrupoProyectosPresupuestoyEstadstica/Shared%20Documents/General/I_POA/PLAN%20OPERATIVO%20ANUAL_2026/2%20y%203.%20Elaboraci&#243;n%20y%20Consolidaci&#243;n/DMOT/2.%20Formato%20POAI%202026%20CS.xlsb" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="INICIO"/>
+      <sheetName val="CUOTA"/>
+      <sheetName val="TB"/>
+      <sheetName val="PROGRAMACIÓN"/>
+      <sheetName val="ANEXO VA&amp;T."/>
+      <sheetName val="DATOS"/>
+      <sheetName val="INSUMOS"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5">
+        <row r="3">
+          <cell r="E3" t="str">
+            <v>Dirección General</v>
+          </cell>
+          <cell r="J3" t="str">
+            <v>Bogotá, D.C.</v>
+          </cell>
+          <cell r="K3" t="str">
+            <v>11001</v>
+          </cell>
+          <cell r="L3" t="str">
+            <v>_2.Seguridad_Humana_y_Justicia_Social</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="E4" t="str">
+            <v>Oficina Asesora de Planeación</v>
+          </cell>
+          <cell r="L4" t="str">
+            <v>_5.Convergencia_Regional</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="E5" t="str">
+            <v>Oficina Asesora Jurídica</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="E6" t="str">
+            <v>Oficina de Laboratorios y Control de Calidad</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="E7" t="str">
+            <v>Oficina de Tecnologías de la información</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="E8" t="str">
+            <v>Oficina de Atención al Ciudadano</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="E9" t="str">
+            <v>Oficina de Asuntos Internacionales</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="E10" t="str">
+            <v>Secretaría General</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="E11" t="str">
+            <v>Dirección de Cosmeticos, Aseo, Plaguicidas y Productos de Higiene Doméstica</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="E12" t="str">
+            <v xml:space="preserve">Dirección de Alimentos y Bebidas </v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="E13" t="str">
+            <v>Dirección de Dispositivos Médicos y Otras Tecnologías</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="E14" t="str">
+            <v>Dirección de Medicamentos y Productos Biológicos</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="E15" t="str">
+            <v>Dirección de Operaciones Sanitarias</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="E16" t="str">
+            <v>Dirección de Responsabilidad Sanitaria</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="E17" t="str">
+            <v>Tiquetes</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Operaciones Sanitarias"/>
       <sheetName val="Hoja_Plantilla"/>
       <sheetName val="Estadísticas POA (2)"/>
       <sheetName val="POAI_2025_V1_2_3_4_5_6"/>
       <sheetName val="Ind_PIIP_TICS"/>
       <sheetName val="POA_2025_V0_Resolución"/>
       <sheetName val="PROYECTOS_2025"/>
       <sheetName val="Seguimiento Enero_V1_060225"/>
       <sheetName val="Kpis"/>
       <sheetName val="Seguimiento febrero_V1_060325"/>
       <sheetName val="Seguimiento Marzo_V1_040425"/>
       <sheetName val="POA_2025_V1"/>
       <sheetName val="POA_PE_2024"/>
       <sheetName val="Ind_PIIP"/>
       <sheetName val="Seguimiento Agosto_V2"/>
       <sheetName val="Seguimiento Julio_V1"/>
       <sheetName val="Seguimiento Septiembre_V1071025"/>
       <sheetName val="RESUMEN_POA"/>
       <sheetName val="Seguimiento Junio_V2_070725"/>
@@ -7539,166 +7637,50 @@
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
       <sheetData sheetId="41"/>
       <sheetData sheetId="42"/>
       <sheetData sheetId="43"/>
       <sheetData sheetId="44"/>
       <sheetData sheetId="45"/>
       <sheetData sheetId="46"/>
       <sheetData sheetId="47"/>
       <sheetData sheetId="48"/>
-    </sheetDataSet>
-[...114 lines deleted...]
-      <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E13A3FC5-BDFC-4ADD-94C9-86369EEC924E}" name="Tabla13517453814" displayName="Tabla13517453814" ref="A21:H219" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" headerRowCellStyle="Moneda">
   <tableColumns count="8">
     <tableColumn id="6" xr3:uid="{C7EBA4CF-E559-464D-AD34-4CEA2C073AB4}" name="Nº ID Acción POA" dataDxfId="7" dataCellStyle="Porcentaje"/>
     <tableColumn id="99" xr3:uid="{EFD88D88-F434-4680-A490-F0894C96A68D}" name="Dependencia Líder" dataDxfId="6" dataCellStyle="Porcentaje"/>
     <tableColumn id="98" xr3:uid="{7A861757-2ADA-4191-B8F4-F97ED3C98BAC}" name="Acción Institucional POA" dataDxfId="5" dataCellStyle="Porcentaje"/>
     <tableColumn id="47" xr3:uid="{D46F692B-0519-4AC0-819A-7ADC7B15FEDE}" name="Meta Total " dataDxfId="4" dataCellStyle="Porcentaje"/>
     <tableColumn id="10" xr3:uid="{067E880B-8796-4420-BD54-ACB0C3F6BF42}" name="Ejecución total Numerica" dataDxfId="3" dataCellStyle="Moneda 172"/>
     <tableColumn id="15" xr3:uid="{21AEDA9F-CBFC-4E41-89B6-33C4954CFA9E}" name="Ejecución Total Porcentual" dataDxfId="2" dataCellStyle="Porcentaje"/>
     <tableColumn id="61" xr3:uid="{8885CEFD-1944-45EC-B535-3F4375165465}" name="Análisis_Trimestre_I: " dataDxfId="1"/>
     <tableColumn id="1" xr3:uid="{A3B240EE-39E2-46FD-80B3-90712E8018F7}" name="Análisis_Trimestre_II:" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -7948,5500 +7930,5500 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{814F36AC-78DC-4961-811B-79C777727143}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:K219"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A60" sqref="A60"/>
-      <selection pane="topRight" activeCell="F23" sqref="F23"/>
+      <selection pane="topRight" sqref="A1:G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="49" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="4"/>
+    <col min="1" max="1" width="24.7109375" style="48" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="49" customWidth="1"/>
+    <col min="3" max="3" width="48.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="29.5703125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="28.140625" style="50" customWidth="1"/>
+    <col min="6" max="6" width="26.140625" style="51" customWidth="1"/>
+    <col min="7" max="8" width="116.42578125" style="51" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="53" t="s">
         <v>563</v>
       </c>
-      <c r="B1" s="1"/>
-[...8 lines deleted...]
-      <c r="K1" s="3"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="1"/>
-[...9 lines deleted...]
-      <c r="K2" s="3"/>
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="1"/>
-[...9 lines deleted...]
-      <c r="K3" s="3"/>
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
     </row>
     <row r="4" spans="1:11" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="1"/>
-[...9 lines deleted...]
-      <c r="K4" s="3"/>
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="1"/>
-[...9 lines deleted...]
-      <c r="K5" s="3"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="1"/>
-[...9 lines deleted...]
-      <c r="K6" s="3"/>
+      <c r="A6" s="53"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="1"/>
-[...9 lines deleted...]
-      <c r="K7" s="3"/>
+      <c r="A7" s="53"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="1"/>
-[...9 lines deleted...]
-      <c r="K8" s="3"/>
+      <c r="A8" s="53"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="1"/>
-[...9 lines deleted...]
-      <c r="K9" s="3"/>
+      <c r="A9" s="53"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
     </row>
     <row r="10" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="1"/>
-[...9 lines deleted...]
-      <c r="K10" s="3"/>
+      <c r="A10" s="53"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
     </row>
     <row r="11" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="1"/>
-[...9 lines deleted...]
-      <c r="K11" s="3"/>
+      <c r="A11" s="53"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
     </row>
     <row r="12" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="1"/>
-[...9 lines deleted...]
-      <c r="K12" s="3"/>
+      <c r="A12" s="53"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
     </row>
     <row r="13" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="1"/>
-[...9 lines deleted...]
-      <c r="K13" s="3"/>
+      <c r="A13" s="53"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
     </row>
     <row r="14" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="1"/>
-[...9 lines deleted...]
-      <c r="K14" s="3"/>
+      <c r="A14" s="53"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="53"/>
+      <c r="G14" s="53"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
     </row>
     <row r="15" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="1"/>
-[...9 lines deleted...]
-      <c r="K15" s="3"/>
+      <c r="A15" s="53"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
     </row>
     <row r="16" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="1"/>
-[...9 lines deleted...]
-      <c r="K16" s="3"/>
+      <c r="A16" s="53"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
     </row>
     <row r="17" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="1"/>
-[...9 lines deleted...]
-      <c r="K17" s="3"/>
+      <c r="A17" s="53"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
     </row>
     <row r="18" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="1"/>
-[...9 lines deleted...]
-      <c r="K18" s="3"/>
+      <c r="A18" s="53"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
     </row>
     <row r="19" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="1"/>
-[...9 lines deleted...]
-      <c r="K19" s="3"/>
+      <c r="A19" s="53"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
     </row>
     <row r="20" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="1"/>
-[...11 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="A20" s="53"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="52"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" s="7" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="E21" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="7" t="s">
+      <c r="F21" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G21" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H21" s="7" t="s">
+      <c r="H21" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="9">
+    <row r="22" spans="1:11" s="14" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8">
         <v>839</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="C22" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>61</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="11">
         <v>30</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="12">
         <v>0.49180327868852458</v>
       </c>
-      <c r="G22" s="14" t="s">
+      <c r="G22" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H22" s="14" t="s">
+      <c r="H22" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="9">
+    <row r="23" spans="1:11" s="14" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="8">
         <v>829</v>
       </c>
-      <c r="B23" s="10" t="s">
+      <c r="B23" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C23" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="10">
         <v>43</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="11">
         <v>17</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="12">
         <v>0.39534883720930231</v>
       </c>
-      <c r="G23" s="14" t="s">
+      <c r="G23" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H23" s="14" t="s">
+      <c r="H23" s="13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="9">
+    <row r="24" spans="1:11" s="14" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8">
         <v>840</v>
       </c>
-      <c r="B24" s="10" t="s">
+      <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="C24" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="10">
         <v>8400</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="10">
         <v>6534</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="12">
         <v>0.7778571428571428</v>
       </c>
-      <c r="G24" s="14" t="s">
+      <c r="G24" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="H24" s="14" t="s">
+      <c r="H24" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="25" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="9">
+    <row r="25" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8">
         <v>841</v>
       </c>
-      <c r="B25" s="10" t="s">
+      <c r="B25" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>735</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>257</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="12">
         <v>0.34965986394557824</v>
       </c>
-      <c r="G25" s="14" t="s">
+      <c r="G25" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="H25" s="14" t="s">
+      <c r="H25" s="13" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="9">
+    <row r="26" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="8">
         <v>842</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="C26" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>150</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>71</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="12">
         <v>0.47333333333333333</v>
       </c>
-      <c r="G26" s="14" t="s">
+      <c r="G26" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H26" s="14" t="s">
+      <c r="H26" s="13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="9">
+    <row r="27" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="8">
         <v>672</v>
       </c>
-      <c r="B27" s="10" t="s">
+      <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="C27" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>150</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>69</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="12">
         <v>0.46</v>
       </c>
-      <c r="G27" s="14" t="s">
+      <c r="G27" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="H27" s="14" t="s">
+      <c r="H27" s="13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="9">
+    <row r="28" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="8">
         <v>673</v>
       </c>
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="16">
         <v>589</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="16">
         <v>227</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="17">
         <v>0.38539898132427841</v>
       </c>
-      <c r="G28" s="14" t="s">
+      <c r="G28" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H28" s="14" t="s">
+      <c r="H28" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="29" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="9">
+    <row r="29" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8">
         <v>674</v>
       </c>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="C29" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="16">
         <v>30</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="16">
         <v>5</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="17">
         <v>0.16666666666666666</v>
       </c>
-      <c r="G29" s="14" t="s">
+      <c r="G29" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="H29" s="14" t="s">
+      <c r="H29" s="13" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="9">
+    <row r="30" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8">
         <v>844</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="11">
         <v>1</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="11">
         <v>0</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="12">
         <v>0</v>
       </c>
-      <c r="G30" s="14" t="s">
+      <c r="G30" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H30" s="14" t="s">
+      <c r="H30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="31" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="9">
+    <row r="31" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8">
         <v>677</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="11">
         <v>1090</v>
       </c>
-      <c r="E31" s="12">
+      <c r="E31" s="11">
         <v>522</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="12">
         <v>0.47889908256880737</v>
       </c>
-      <c r="G31" s="14" t="s">
+      <c r="G31" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="H31" s="14" t="s">
+      <c r="H31" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="32" spans="1:11" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="9">
+    <row r="32" spans="1:11" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8">
         <v>678</v>
       </c>
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D32" s="12">
+      <c r="D32" s="11">
         <v>7</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="11">
         <v>3</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="12">
         <v>0.42857142857142855</v>
       </c>
-      <c r="G32" s="14" t="s">
+      <c r="G32" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="H32" s="14" t="s">
+      <c r="H32" s="13" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="9">
+    <row r="33" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="8">
         <v>843</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="C33" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D33" s="12">
+      <c r="D33" s="11">
         <v>6</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="11">
         <v>4</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="12">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G33" s="14" t="s">
+      <c r="G33" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="H33" s="14" t="s">
+      <c r="H33" s="13" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="9">
+    <row r="34" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8">
         <v>683</v>
       </c>
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="C34" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D34" s="10">
         <v>49</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="10">
         <v>23</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="12">
         <v>0.46938775510204084</v>
       </c>
-      <c r="G34" s="14" t="s">
+      <c r="G34" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="H34" s="14" t="s">
+      <c r="H34" s="13" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="9">
+    <row r="35" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8">
         <v>756</v>
       </c>
-      <c r="B35" s="10" t="s">
+      <c r="B35" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C35" s="9" t="s">
+      <c r="C35" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D35" s="11">
+      <c r="D35" s="10">
         <v>15</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="10">
         <v>4</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="12">
         <v>0.26666666666666666</v>
       </c>
-      <c r="G35" s="14" t="s">
+      <c r="G35" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="H35" s="14" t="s">
+      <c r="H35" s="13" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="9">
+    <row r="36" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8">
         <v>686</v>
       </c>
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D36" s="10">
         <v>4204</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="10">
         <v>1842</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="12">
         <v>0.43815413891531874</v>
       </c>
-      <c r="G36" s="14" t="s">
+      <c r="G36" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="H36" s="14" t="s">
+      <c r="H36" s="13" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="9">
+    <row r="37" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8">
         <v>687</v>
       </c>
-      <c r="B37" s="10" t="s">
+      <c r="B37" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="11">
         <v>9603</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="11">
         <v>4403</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F37" s="12">
         <v>0.45850255128605644</v>
       </c>
-      <c r="G37" s="14" t="s">
+      <c r="G37" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="H37" s="14" t="s">
+      <c r="H37" s="13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="9">
+    <row r="38" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="8">
         <v>688</v>
       </c>
-      <c r="B38" s="10" t="s">
+      <c r="B38" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="C38" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="11">
         <v>3927</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="11">
         <v>1907</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="12">
         <v>0.48561242678889738</v>
       </c>
-      <c r="G38" s="14" t="s">
+      <c r="G38" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="H38" s="14" t="s">
+      <c r="H38" s="13" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="9">
+    <row r="39" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8">
         <v>689</v>
       </c>
-      <c r="B39" s="10" t="s">
+      <c r="B39" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="9" t="s">
+      <c r="C39" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D39" s="12">
+      <c r="D39" s="11">
         <v>2235</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="11">
         <v>981</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F39" s="12">
         <v>0.43892617449664428</v>
       </c>
-      <c r="G39" s="14" t="s">
+      <c r="G39" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="H39" s="14" t="s">
+      <c r="H39" s="13" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="9">
+    <row r="40" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8">
         <v>690</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="B40" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C40" s="9" t="s">
+      <c r="C40" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="D40" s="11">
+      <c r="D40" s="10">
         <v>161</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40" s="10">
         <v>79</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F40" s="12">
         <v>0.49068322981366458</v>
       </c>
-      <c r="G40" s="14" t="s">
+      <c r="G40" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="H40" s="14" t="s">
+      <c r="H40" s="13" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="9">
+    <row r="41" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8">
         <v>691</v>
       </c>
-      <c r="B41" s="10" t="s">
+      <c r="B41" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C41" s="9" t="s">
+      <c r="C41" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D41" s="11">
         <v>234</v>
       </c>
-      <c r="E41" s="12">
+      <c r="E41" s="11">
         <v>166</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F41" s="12">
         <v>0.70940170940170943</v>
       </c>
-      <c r="G41" s="14" t="s">
+      <c r="G41" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="H41" s="14" t="s">
+      <c r="H41" s="13" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="9">
+    <row r="42" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="8">
         <v>692</v>
       </c>
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C42" s="9" t="s">
+      <c r="C42" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="D42" s="12">
+      <c r="D42" s="11">
         <v>230</v>
       </c>
-      <c r="E42" s="12">
+      <c r="E42" s="11">
         <v>85</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F42" s="12">
         <v>0.36956521739130432</v>
       </c>
-      <c r="G42" s="14" t="s">
+      <c r="G42" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="H42" s="14" t="s">
+      <c r="H42" s="13" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="9">
+    <row r="43" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="8">
         <v>849</v>
       </c>
-      <c r="B43" s="10" t="s">
+      <c r="B43" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="9" t="s">
+      <c r="C43" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="18">
         <v>1</v>
       </c>
-      <c r="E43" s="19">
+      <c r="E43" s="18">
         <v>0.5</v>
       </c>
-      <c r="F43" s="13">
+      <c r="F43" s="12">
         <v>0.5</v>
       </c>
-      <c r="G43" s="14" t="s">
+      <c r="G43" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="H43" s="14" t="s">
+      <c r="H43" s="13" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="9">
+    <row r="44" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="8">
         <v>696</v>
       </c>
-      <c r="B44" s="10" t="s">
+      <c r="B44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="9" t="s">
+      <c r="C44" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D44" s="20">
+      <c r="D44" s="19">
         <v>2744888000</v>
       </c>
-      <c r="E44" s="20">
+      <c r="E44" s="19">
         <v>2279075853</v>
       </c>
-      <c r="F44" s="13">
+      <c r="F44" s="12">
         <v>0.8302983047031427</v>
       </c>
-      <c r="G44" s="14" t="s">
+      <c r="G44" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="H44" s="14" t="s">
+      <c r="H44" s="13" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="9">
+    <row r="45" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="8">
         <v>698</v>
       </c>
-      <c r="B45" s="10" t="s">
+      <c r="B45" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="C45" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D45" s="21">
+      <c r="D45" s="20">
         <v>2744888000</v>
       </c>
-      <c r="E45" s="21">
+      <c r="E45" s="20">
         <v>892342022.5</v>
       </c>
-      <c r="F45" s="13">
+      <c r="F45" s="12">
         <v>0.32509232526062992</v>
       </c>
-      <c r="G45" s="14" t="s">
+      <c r="G45" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="H45" s="14" t="s">
+      <c r="H45" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="9">
+    <row r="46" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8">
         <v>620</v>
       </c>
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C46" s="9" t="s">
+      <c r="C46" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D46" s="22">
+      <c r="D46" s="21">
         <v>28</v>
       </c>
-      <c r="E46" s="22">
+      <c r="E46" s="21">
         <v>13</v>
       </c>
-      <c r="F46" s="13">
+      <c r="F46" s="12">
         <v>0.4642857142857143</v>
       </c>
-      <c r="G46" s="14" t="s">
+      <c r="G46" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="H46" s="14" t="s">
+      <c r="H46" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="9">
+    <row r="47" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8">
         <v>621</v>
       </c>
-      <c r="B47" s="10" t="s">
+      <c r="B47" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C47" s="9" t="s">
+      <c r="C47" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D47" s="11">
+      <c r="D47" s="10">
         <v>8</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="10">
         <v>4</v>
       </c>
-      <c r="F47" s="13">
+      <c r="F47" s="12">
         <v>0.5</v>
       </c>
-      <c r="G47" s="14" t="s">
+      <c r="G47" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="H47" s="14" t="s">
+      <c r="H47" s="13" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="9">
+    <row r="48" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="8">
         <v>622</v>
       </c>
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C48" s="9" t="s">
+      <c r="C48" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D48" s="11">
+      <c r="D48" s="10">
         <v>19</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="10">
         <v>9</v>
       </c>
-      <c r="F48" s="13">
+      <c r="F48" s="12">
         <v>0.47368421052631576</v>
       </c>
-      <c r="G48" s="14" t="s">
+      <c r="G48" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="H48" s="14" t="s">
+      <c r="H48" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="9">
+    <row r="49" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="8">
         <v>834</v>
       </c>
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C49" s="9" t="s">
+      <c r="C49" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="D49" s="12">
+      <c r="D49" s="11">
         <v>339</v>
       </c>
-      <c r="E49" s="12">
+      <c r="E49" s="11">
         <v>212</v>
       </c>
-      <c r="F49" s="13">
+      <c r="F49" s="12">
         <v>0.62536873156342188</v>
       </c>
-      <c r="G49" s="14" t="s">
+      <c r="G49" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="H49" s="14" t="s">
+      <c r="H49" s="13" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="9">
+    <row r="50" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8">
         <v>625</v>
       </c>
-      <c r="B50" s="10" t="s">
+      <c r="B50" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="C50" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="D50" s="12">
+      <c r="D50" s="11">
         <v>9</v>
       </c>
-      <c r="E50" s="12">
+      <c r="E50" s="11">
         <v>3</v>
       </c>
-      <c r="F50" s="13">
+      <c r="F50" s="12">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G50" s="14" t="s">
+      <c r="G50" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="H50" s="14" t="s">
+      <c r="H50" s="13" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="9">
+    <row r="51" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8">
         <v>626</v>
       </c>
-      <c r="B51" s="10" t="s">
+      <c r="B51" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C51" s="9" t="s">
+      <c r="C51" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D51" s="12">
+      <c r="D51" s="11">
         <v>61</v>
       </c>
-      <c r="E51" s="12">
+      <c r="E51" s="11">
         <v>61</v>
       </c>
-      <c r="F51" s="13">
+      <c r="F51" s="12">
         <v>1</v>
       </c>
-      <c r="G51" s="14" t="s">
+      <c r="G51" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="H51" s="14" t="s">
+      <c r="H51" s="13" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="9">
+    <row r="52" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8">
         <v>835</v>
       </c>
-      <c r="B52" s="10" t="s">
+      <c r="B52" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C52" s="9" t="s">
+      <c r="C52" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="D52" s="12">
+      <c r="D52" s="11">
         <v>40</v>
       </c>
-      <c r="E52" s="12">
+      <c r="E52" s="11">
         <v>40</v>
       </c>
-      <c r="F52" s="13">
+      <c r="F52" s="12">
         <v>1</v>
       </c>
-      <c r="G52" s="14" t="s">
+      <c r="G52" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="H52" s="14" t="s">
+      <c r="H52" s="13" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="9">
+    <row r="53" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="8">
         <v>627</v>
       </c>
-      <c r="B53" s="10" t="s">
+      <c r="B53" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="C53" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="D53" s="12">
+      <c r="D53" s="11">
         <v>13000</v>
       </c>
-      <c r="E53" s="12">
+      <c r="E53" s="11">
         <v>7571</v>
       </c>
-      <c r="F53" s="13">
+      <c r="F53" s="12">
         <v>0.58238461538461539</v>
       </c>
-      <c r="G53" s="14" t="s">
+      <c r="G53" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="H53" s="14" t="s">
+      <c r="H53" s="13" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="9">
+    <row r="54" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="8">
         <v>628</v>
       </c>
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="C54" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="D54" s="12">
+      <c r="D54" s="11">
         <v>2500</v>
       </c>
-      <c r="E54" s="12">
+      <c r="E54" s="11">
         <v>1272</v>
       </c>
-      <c r="F54" s="13">
+      <c r="F54" s="12">
         <v>0.50880000000000003</v>
       </c>
-      <c r="G54" s="14" t="s">
+      <c r="G54" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="H54" s="14" t="s">
+      <c r="H54" s="13" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="9">
+    <row r="55" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8">
         <v>629</v>
       </c>
-      <c r="B55" s="10" t="s">
+      <c r="B55" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C55" s="9" t="s">
+      <c r="C55" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="D55" s="12">
+      <c r="D55" s="11">
         <v>18000</v>
       </c>
-      <c r="E55" s="12">
+      <c r="E55" s="11">
         <v>8911</v>
       </c>
-      <c r="F55" s="13">
+      <c r="F55" s="12">
         <v>0.49505555555555558</v>
       </c>
-      <c r="G55" s="14" t="s">
+      <c r="G55" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="H55" s="14" t="s">
+      <c r="H55" s="13" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="9">
+    <row r="56" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="8">
         <v>630</v>
       </c>
-      <c r="B56" s="10" t="s">
+      <c r="B56" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C56" s="9" t="s">
+      <c r="C56" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="D56" s="19">
+      <c r="D56" s="18">
         <v>1</v>
       </c>
-      <c r="E56" s="19">
+      <c r="E56" s="18">
         <v>0.25</v>
       </c>
-      <c r="F56" s="13">
+      <c r="F56" s="12">
         <v>0.25</v>
       </c>
-      <c r="G56" s="14" t="s">
+      <c r="G56" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H56" s="14" t="s">
+      <c r="H56" s="13" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="9">
+    <row r="57" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="8">
         <v>631</v>
       </c>
-      <c r="B57" s="10" t="s">
+      <c r="B57" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C57" s="9" t="s">
+      <c r="C57" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="20">
+      <c r="D57" s="19">
         <v>2475000000</v>
       </c>
-      <c r="E57" s="20">
+      <c r="E57" s="19">
         <v>1920703293</v>
       </c>
-      <c r="F57" s="13">
+      <c r="F57" s="12">
         <v>0.77604173454545455</v>
       </c>
-      <c r="G57" s="14" t="s">
+      <c r="G57" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="H57" s="14" t="s">
+      <c r="H57" s="13" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="9">
+    <row r="58" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="8">
         <v>632</v>
       </c>
-      <c r="B58" s="10" t="s">
+      <c r="B58" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C58" s="9" t="s">
+      <c r="C58" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D58" s="20">
+      <c r="D58" s="19">
         <v>2475000000</v>
       </c>
-      <c r="E58" s="20">
+      <c r="E58" s="19">
         <v>764112608</v>
       </c>
-      <c r="F58" s="13">
+      <c r="F58" s="12">
         <v>0.30873236686868688</v>
       </c>
-      <c r="G58" s="14" t="s">
+      <c r="G58" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="H58" s="14" t="s">
+      <c r="H58" s="13" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="9">
+    <row r="59" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="8">
         <v>699</v>
       </c>
-      <c r="B59" s="10" t="s">
+      <c r="B59" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C59" s="9" t="s">
+      <c r="C59" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D59" s="12">
+      <c r="D59" s="11">
         <v>57</v>
       </c>
-      <c r="E59" s="12">
+      <c r="E59" s="11">
         <v>24</v>
       </c>
-      <c r="F59" s="13">
+      <c r="F59" s="12">
         <v>0.42105263157894735</v>
       </c>
-      <c r="G59" s="14" t="s">
+      <c r="G59" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="H59" s="14" t="s">
+      <c r="H59" s="13" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="9">
+    <row r="60" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="8">
         <v>700</v>
       </c>
-      <c r="B60" s="10" t="s">
+      <c r="B60" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C60" s="9" t="s">
+      <c r="C60" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D60" s="12">
+      <c r="D60" s="11">
         <v>54</v>
       </c>
-      <c r="E60" s="12">
+      <c r="E60" s="11">
         <v>25</v>
       </c>
-      <c r="F60" s="13">
+      <c r="F60" s="12">
         <v>0.46296296296296297</v>
       </c>
-      <c r="G60" s="14" t="s">
+      <c r="G60" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="H60" s="14" t="s">
+      <c r="H60" s="13" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="9">
+    <row r="61" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="8">
         <v>701</v>
       </c>
-      <c r="B61" s="10" t="s">
+      <c r="B61" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="C61" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="D61" s="24">
+      <c r="D61" s="23">
         <v>155</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="23">
         <v>73</v>
       </c>
-      <c r="F61" s="13">
+      <c r="F61" s="12">
         <v>0.47096774193548385</v>
       </c>
-      <c r="G61" s="14" t="s">
+      <c r="G61" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="H61" s="14" t="s">
+      <c r="H61" s="13" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="9">
+    <row r="62" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="8">
         <v>703</v>
       </c>
-      <c r="B62" s="10" t="s">
+      <c r="B62" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C62" s="9" t="s">
+      <c r="C62" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="D62" s="12">
+      <c r="D62" s="11">
         <v>305</v>
       </c>
-      <c r="E62" s="12">
+      <c r="E62" s="11">
         <v>167</v>
       </c>
-      <c r="F62" s="13">
+      <c r="F62" s="12">
         <v>0.54754098360655734</v>
       </c>
-      <c r="G62" s="14" t="s">
+      <c r="G62" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="H62" s="14" t="s">
+      <c r="H62" s="13" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="9">
+    <row r="63" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8">
         <v>704</v>
       </c>
-      <c r="B63" s="10" t="s">
+      <c r="B63" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C63" s="9" t="s">
+      <c r="C63" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="D63" s="12">
+      <c r="D63" s="11">
         <v>205</v>
       </c>
-      <c r="E63" s="12">
+      <c r="E63" s="11">
         <v>84</v>
       </c>
-      <c r="F63" s="13">
+      <c r="F63" s="12">
         <v>0.40975609756097559</v>
       </c>
-      <c r="G63" s="14" t="s">
+      <c r="G63" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="H63" s="14" t="s">
+      <c r="H63" s="13" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="9">
+    <row r="64" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="8">
         <v>705</v>
       </c>
-      <c r="B64" s="10" t="s">
+      <c r="B64" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C64" s="9" t="s">
+      <c r="C64" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="D64" s="12">
+      <c r="D64" s="11">
         <v>47</v>
       </c>
-      <c r="E64" s="12">
+      <c r="E64" s="11">
         <v>19</v>
       </c>
-      <c r="F64" s="13">
+      <c r="F64" s="12">
         <v>0.40425531914893614</v>
       </c>
-      <c r="G64" s="14" t="s">
+      <c r="G64" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="H64" s="14" t="s">
+      <c r="H64" s="13" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="9">
+    <row r="65" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="8">
         <v>706</v>
       </c>
-      <c r="B65" s="10" t="s">
+      <c r="B65" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C65" s="9" t="s">
+      <c r="C65" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>3403</v>
       </c>
-      <c r="E65" s="25">
+      <c r="E65" s="24">
         <v>1297</v>
       </c>
-      <c r="F65" s="13">
+      <c r="F65" s="12">
         <v>0.38113429327064358</v>
       </c>
-      <c r="G65" s="14" t="s">
+      <c r="G65" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="H65" s="14" t="s">
+      <c r="H65" s="13" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="9">
+    <row r="66" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="8">
         <v>708</v>
       </c>
-      <c r="B66" s="10" t="s">
+      <c r="B66" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C66" s="9" t="s">
+      <c r="C66" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="D66" s="17">
+      <c r="D66" s="16">
         <v>979</v>
       </c>
-      <c r="E66" s="17">
+      <c r="E66" s="16">
         <v>209</v>
       </c>
-      <c r="F66" s="13">
+      <c r="F66" s="12">
         <v>0.21348314606741572</v>
       </c>
-      <c r="G66" s="14" t="s">
+      <c r="G66" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="H66" s="14" t="s">
+      <c r="H66" s="13" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="9">
+    <row r="67" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="8">
         <v>709</v>
       </c>
-      <c r="B67" s="10" t="s">
+      <c r="B67" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="9" t="s">
+      <c r="C67" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="D67" s="17">
+      <c r="D67" s="16">
         <v>13800</v>
       </c>
-      <c r="E67" s="17">
+      <c r="E67" s="16">
         <v>7477</v>
       </c>
-      <c r="F67" s="13">
+      <c r="F67" s="12">
         <v>0.54181159420289859</v>
       </c>
-      <c r="G67" s="14" t="s">
+      <c r="G67" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="H67" s="14" t="s">
+      <c r="H67" s="13" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="9">
+    <row r="68" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="8">
         <v>710</v>
       </c>
-      <c r="B68" s="10" t="s">
+      <c r="B68" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C68" s="9" t="s">
+      <c r="C68" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="D68" s="26">
+      <c r="D68" s="25">
         <v>210</v>
       </c>
-      <c r="E68" s="26">
+      <c r="E68" s="25">
         <v>13</v>
       </c>
-      <c r="F68" s="13">
+      <c r="F68" s="12">
         <v>6.1904761904761907E-2</v>
       </c>
-      <c r="G68" s="14" t="s">
+      <c r="G68" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="H68" s="14" t="s">
+      <c r="H68" s="13" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="9">
+    <row r="69" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="8">
         <v>711</v>
       </c>
-      <c r="B69" s="10" t="s">
+      <c r="B69" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C69" s="9" t="s">
+      <c r="C69" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>60</v>
       </c>
-      <c r="E69" s="25">
+      <c r="E69" s="24">
         <v>11</v>
       </c>
-      <c r="F69" s="13">
+      <c r="F69" s="12">
         <v>0.18333333333333332</v>
       </c>
-      <c r="G69" s="14" t="s">
+      <c r="G69" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="H69" s="14" t="s">
+      <c r="H69" s="13" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="9">
+    <row r="70" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8">
         <v>713</v>
       </c>
-      <c r="B70" s="10" t="s">
+      <c r="B70" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C70" s="9" t="s">
+      <c r="C70" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="D70" s="17">
+      <c r="D70" s="16">
         <v>5</v>
       </c>
-      <c r="E70" s="17">
+      <c r="E70" s="16">
         <v>0</v>
       </c>
-      <c r="F70" s="13">
+      <c r="F70" s="12">
         <v>0</v>
       </c>
-      <c r="G70" s="14" t="s">
+      <c r="G70" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="H70" s="14" t="s">
+      <c r="H70" s="13" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="9">
+    <row r="71" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="8">
         <v>714</v>
       </c>
-      <c r="B71" s="10" t="s">
+      <c r="B71" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C71" s="9" t="s">
+      <c r="C71" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="D71" s="17">
+      <c r="D71" s="16">
         <v>980</v>
       </c>
-      <c r="E71" s="17">
+      <c r="E71" s="16">
         <v>354</v>
       </c>
-      <c r="F71" s="13">
+      <c r="F71" s="12">
         <v>0.36122448979591837</v>
       </c>
-      <c r="G71" s="14" t="s">
+      <c r="G71" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="H71" s="14" t="s">
+      <c r="H71" s="13" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="9">
+    <row r="72" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="8">
         <v>715</v>
       </c>
-      <c r="B72" s="10" t="s">
+      <c r="B72" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C72" s="9" t="s">
+      <c r="C72" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="D72" s="11">
+      <c r="D72" s="10">
         <v>104</v>
       </c>
-      <c r="E72" s="11">
+      <c r="E72" s="10">
         <v>50</v>
       </c>
-      <c r="F72" s="13">
+      <c r="F72" s="12">
         <v>0.48076923076923078</v>
       </c>
-      <c r="G72" s="14" t="s">
+      <c r="G72" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="H72" s="14" t="s">
+      <c r="H72" s="13" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="9">
+    <row r="73" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="8">
         <v>716</v>
       </c>
-      <c r="B73" s="10" t="s">
+      <c r="B73" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="C73" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="D73" s="22">
+      <c r="D73" s="21">
         <v>1498</v>
       </c>
-      <c r="E73" s="22">
+      <c r="E73" s="21">
         <v>747</v>
       </c>
-      <c r="F73" s="13">
+      <c r="F73" s="12">
         <v>0.49866488651535379</v>
       </c>
-      <c r="G73" s="14" t="s">
+      <c r="G73" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="H73" s="14" t="s">
+      <c r="H73" s="13" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="9">
+    <row r="74" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="8">
         <v>717</v>
       </c>
-      <c r="B74" s="10" t="s">
+      <c r="B74" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C74" s="9" t="s">
+      <c r="C74" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="D74" s="22">
+      <c r="D74" s="21">
         <v>5002</v>
       </c>
-      <c r="E74" s="22">
+      <c r="E74" s="21">
         <v>3064</v>
       </c>
-      <c r="F74" s="13">
+      <c r="F74" s="12">
         <v>0.61255497800879644</v>
       </c>
-      <c r="G74" s="14" t="s">
+      <c r="G74" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="H74" s="14" t="s">
+      <c r="H74" s="13" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="9">
+    <row r="75" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="8">
         <v>718</v>
       </c>
-      <c r="B75" s="10" t="s">
+      <c r="B75" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C75" s="9" t="s">
+      <c r="C75" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="D75" s="11">
+      <c r="D75" s="10">
         <v>2990</v>
       </c>
-      <c r="E75" s="11">
+      <c r="E75" s="10">
         <v>1386</v>
       </c>
-      <c r="F75" s="13">
+      <c r="F75" s="12">
         <v>0.46354515050167222</v>
       </c>
-      <c r="G75" s="14" t="s">
+      <c r="G75" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="H75" s="14" t="s">
+      <c r="H75" s="13" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="9">
+    <row r="76" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="8">
         <v>845</v>
       </c>
-      <c r="B76" s="10" t="s">
+      <c r="B76" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="C76" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="D76" s="19">
+      <c r="D76" s="18">
         <v>1</v>
       </c>
-      <c r="E76" s="19">
+      <c r="E76" s="18">
         <v>0.27443609022556392</v>
       </c>
-      <c r="F76" s="13">
+      <c r="F76" s="12">
         <v>0.27443609022556392</v>
       </c>
-      <c r="G76" s="14" t="s">
+      <c r="G76" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="H76" s="14" t="s">
+      <c r="H76" s="13" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="9">
+    <row r="77" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="8">
         <v>720</v>
       </c>
-      <c r="B77" s="10" t="s">
+      <c r="B77" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C77" s="9" t="s">
+      <c r="C77" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="D77" s="17">
+      <c r="D77" s="16">
         <v>4</v>
       </c>
-      <c r="E77" s="27">
+      <c r="E77" s="26">
         <v>2</v>
       </c>
-      <c r="F77" s="13">
+      <c r="F77" s="12">
         <v>0.5</v>
       </c>
-      <c r="G77" s="14" t="s">
+      <c r="G77" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="H77" s="14" t="s">
+      <c r="H77" s="13" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="9">
+    <row r="78" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="8">
         <v>846</v>
       </c>
-      <c r="B78" s="10" t="s">
+      <c r="B78" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C78" s="9" t="s">
+      <c r="C78" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="D78" s="28">
+      <c r="D78" s="27">
         <v>1</v>
       </c>
-      <c r="E78" s="28">
+      <c r="E78" s="27">
         <v>0.5</v>
       </c>
-      <c r="F78" s="13">
+      <c r="F78" s="12">
         <v>0.5</v>
       </c>
-      <c r="G78" s="14" t="s">
+      <c r="G78" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="H78" s="14" t="s">
+      <c r="H78" s="13" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="79" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="9">
+    <row r="79" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="8">
         <v>847</v>
       </c>
-      <c r="B79" s="10" t="s">
+      <c r="B79" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C79" s="9" t="s">
+      <c r="C79" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="D79" s="29">
+      <c r="D79" s="28">
         <v>2</v>
       </c>
-      <c r="E79" s="29">
+      <c r="E79" s="28">
         <v>1</v>
       </c>
-      <c r="F79" s="13">
+      <c r="F79" s="12">
         <v>0.5</v>
       </c>
-      <c r="G79" s="14" t="s">
+      <c r="G79" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H79" s="14" t="s">
+      <c r="H79" s="13" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="80" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="9">
+    <row r="80" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="8">
         <v>723</v>
       </c>
-      <c r="B80" s="10" t="s">
+      <c r="B80" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C80" s="9" t="s">
+      <c r="C80" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="D80" s="30">
+      <c r="D80" s="29">
         <v>4</v>
       </c>
-      <c r="E80" s="30">
+      <c r="E80" s="29">
         <v>2</v>
       </c>
-      <c r="F80" s="13">
+      <c r="F80" s="12">
         <v>0.5</v>
       </c>
-      <c r="G80" s="14" t="s">
+      <c r="G80" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="H80" s="14" t="s">
+      <c r="H80" s="13" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="81" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="9">
+    <row r="81" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="8">
         <v>724</v>
       </c>
-      <c r="B81" s="10" t="s">
+      <c r="B81" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C81" s="9" t="s">
+      <c r="C81" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="D81" s="22">
+      <c r="D81" s="21">
         <v>10</v>
       </c>
-      <c r="E81" s="22">
+      <c r="E81" s="21">
         <v>8</v>
       </c>
-      <c r="F81" s="13">
+      <c r="F81" s="12">
         <v>0.8</v>
       </c>
-      <c r="G81" s="14" t="s">
+      <c r="G81" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H81" s="14" t="s">
+      <c r="H81" s="13" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="82" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="9">
+    <row r="82" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="8">
         <v>725</v>
       </c>
-      <c r="B82" s="10" t="s">
+      <c r="B82" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C82" s="9" t="s">
+      <c r="C82" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="D82" s="22">
+      <c r="D82" s="21">
         <v>5100</v>
       </c>
-      <c r="E82" s="22">
+      <c r="E82" s="21">
         <v>2313</v>
       </c>
-      <c r="F82" s="13">
+      <c r="F82" s="12">
         <v>0.4535294117647059</v>
       </c>
-      <c r="G82" s="14" t="s">
+      <c r="G82" s="13" t="s">
         <v>185</v>
       </c>
-      <c r="H82" s="14" t="s">
+      <c r="H82" s="13" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="83" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="9">
+    <row r="83" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="8">
         <v>848</v>
       </c>
-      <c r="B83" s="10" t="s">
+      <c r="B83" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C83" s="9" t="s">
+      <c r="C83" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="D83" s="11">
+      <c r="D83" s="10">
         <v>4</v>
       </c>
-      <c r="E83" s="11">
+      <c r="E83" s="10">
         <v>2</v>
       </c>
-      <c r="F83" s="13">
+      <c r="F83" s="12">
         <v>0.5</v>
       </c>
-      <c r="G83" s="14" t="s">
+      <c r="G83" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="H83" s="14" t="s">
+      <c r="H83" s="13" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="84" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="9">
+    <row r="84" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="8">
         <v>727</v>
       </c>
-      <c r="B84" s="10" t="s">
+      <c r="B84" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C84" s="9" t="s">
+      <c r="C84" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D84" s="11">
+      <c r="D84" s="10">
         <v>17</v>
       </c>
-      <c r="E84" s="11">
+      <c r="E84" s="10">
         <v>3</v>
       </c>
-      <c r="F84" s="13">
+      <c r="F84" s="12">
         <v>0.17647058823529413</v>
       </c>
-      <c r="G84" s="14" t="s">
+      <c r="G84" s="13" t="s">
         <v>189</v>
       </c>
-      <c r="H84" s="14" t="s">
+      <c r="H84" s="13" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="85" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="9">
+    <row r="85" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="8">
         <v>728</v>
       </c>
-      <c r="B85" s="10" t="s">
+      <c r="B85" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C85" s="9" t="s">
+      <c r="C85" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D85" s="31">
+      <c r="D85" s="30">
         <v>15329037934</v>
       </c>
-      <c r="E85" s="31">
+      <c r="E85" s="30">
         <v>12943410109.5</v>
       </c>
-      <c r="F85" s="13">
+      <c r="F85" s="12">
         <v>0.84437197984821688</v>
       </c>
-      <c r="G85" s="14" t="s">
+      <c r="G85" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="H85" s="14" t="s">
+      <c r="H85" s="13" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="86" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="9">
+    <row r="86" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="8">
         <v>729</v>
       </c>
-      <c r="B86" s="10" t="s">
+      <c r="B86" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C86" s="9" t="s">
+      <c r="C86" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D86" s="20">
+      <c r="D86" s="19">
         <v>15329037934</v>
       </c>
-      <c r="E86" s="20">
+      <c r="E86" s="19">
         <v>5553196763</v>
       </c>
-      <c r="F86" s="13">
+      <c r="F86" s="12">
         <v>0.36226648971119962</v>
       </c>
-      <c r="G86" s="14" t="s">
+      <c r="G86" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="H86" s="14" t="s">
+      <c r="H86" s="13" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="87" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="9">
+    <row r="87" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="8">
         <v>633</v>
       </c>
-      <c r="B87" s="10" t="s">
+      <c r="B87" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C87" s="9" t="s">
+      <c r="C87" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D87" s="11">
+      <c r="D87" s="10">
         <v>129</v>
       </c>
-      <c r="E87" s="11">
+      <c r="E87" s="10">
         <v>122</v>
       </c>
-      <c r="F87" s="13">
+      <c r="F87" s="12">
         <v>0.94573643410852715</v>
       </c>
-      <c r="G87" s="14" t="s">
+      <c r="G87" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="H87" s="14" t="s">
+      <c r="H87" s="13" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="88" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="9">
+    <row r="88" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="8">
         <v>634</v>
       </c>
-      <c r="B88" s="10" t="s">
+      <c r="B88" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="C88" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D88" s="11">
+      <c r="D88" s="10">
         <v>43</v>
       </c>
-      <c r="E88" s="11">
+      <c r="E88" s="10">
         <v>19</v>
       </c>
-      <c r="F88" s="13">
+      <c r="F88" s="12">
         <v>0.44186046511627908</v>
       </c>
-      <c r="G88" s="14" t="s">
+      <c r="G88" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="H88" s="14" t="s">
+      <c r="H88" s="13" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="89" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="9">
+    <row r="89" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="8">
         <v>635</v>
       </c>
-      <c r="B89" s="10" t="s">
+      <c r="B89" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C89" s="9" t="s">
+      <c r="C89" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="D89" s="11">
+      <c r="D89" s="10">
         <v>85</v>
       </c>
-      <c r="E89" s="11">
+      <c r="E89" s="10">
         <v>26</v>
       </c>
-      <c r="F89" s="13">
+      <c r="F89" s="12">
         <v>0.30588235294117649</v>
       </c>
-      <c r="G89" s="14" t="s">
+      <c r="G89" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="H89" s="14" t="s">
+      <c r="H89" s="13" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="90" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="9">
+    <row r="90" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="8">
         <v>636</v>
       </c>
-      <c r="B90" s="10" t="s">
+      <c r="B90" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C90" s="9" t="s">
+      <c r="C90" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="D90" s="11">
+      <c r="D90" s="10">
         <v>69</v>
       </c>
-      <c r="E90" s="11">
+      <c r="E90" s="10">
         <v>58</v>
       </c>
-      <c r="F90" s="13">
+      <c r="F90" s="12">
         <v>0.84057971014492749</v>
       </c>
-      <c r="G90" s="14" t="s">
+      <c r="G90" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="H90" s="14" t="s">
+      <c r="H90" s="13" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="91" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="9">
+    <row r="91" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="8">
         <v>637</v>
       </c>
-      <c r="B91" s="10" t="s">
+      <c r="B91" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C91" s="9" t="s">
+      <c r="C91" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="D91" s="11">
+      <c r="D91" s="10">
         <v>49</v>
       </c>
-      <c r="E91" s="11">
+      <c r="E91" s="10">
         <v>15</v>
       </c>
-      <c r="F91" s="13">
+      <c r="F91" s="12">
         <v>0.30612244897959184</v>
       </c>
-      <c r="G91" s="14" t="s">
+      <c r="G91" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="H91" s="14" t="s">
+      <c r="H91" s="13" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="92" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="9">
+    <row r="92" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="8">
         <v>638</v>
       </c>
-      <c r="B92" s="10" t="s">
+      <c r="B92" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="C92" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="D92" s="11">
+      <c r="D92" s="10">
         <v>19000</v>
       </c>
-      <c r="E92" s="11">
+      <c r="E92" s="10">
         <v>5844</v>
       </c>
-      <c r="F92" s="13">
+      <c r="F92" s="12">
         <v>0.30757894736842106</v>
       </c>
-      <c r="G92" s="14" t="s">
+      <c r="G92" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="H92" s="14" t="s">
+      <c r="H92" s="13" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="93" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="9">
+    <row r="93" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="8">
         <v>639</v>
       </c>
-      <c r="B93" s="10" t="s">
+      <c r="B93" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C93" s="9" t="s">
+      <c r="C93" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="D93" s="11">
+      <c r="D93" s="10">
         <v>20000</v>
       </c>
-      <c r="E93" s="11">
+      <c r="E93" s="10">
         <v>8399</v>
       </c>
-      <c r="F93" s="13">
+      <c r="F93" s="12">
         <v>0.41994999999999999</v>
       </c>
-      <c r="G93" s="14" t="s">
+      <c r="G93" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="H93" s="14" t="s">
+      <c r="H93" s="13" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="94" spans="1:8" s="23" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="9">
+    <row r="94" spans="1:8" s="22" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="8">
         <v>640</v>
       </c>
-      <c r="B94" s="10" t="s">
+      <c r="B94" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C94" s="9" t="s">
+      <c r="C94" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="D94" s="11">
+      <c r="D94" s="10">
         <v>200</v>
       </c>
-      <c r="E94" s="11">
+      <c r="E94" s="10">
         <v>95</v>
       </c>
-      <c r="F94" s="13">
+      <c r="F94" s="12">
         <v>0.47499999999999998</v>
       </c>
-      <c r="G94" s="14" t="s">
+      <c r="G94" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="H94" s="14" t="s">
+      <c r="H94" s="13" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="95" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="9">
+    <row r="95" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="8">
         <v>642</v>
       </c>
-      <c r="B95" s="10" t="s">
+      <c r="B95" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C95" s="9" t="s">
+      <c r="C95" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="D95" s="11">
+      <c r="D95" s="10">
         <v>23</v>
       </c>
-      <c r="E95" s="11">
+      <c r="E95" s="10">
         <v>23</v>
       </c>
-      <c r="F95" s="13">
+      <c r="F95" s="12">
         <v>1</v>
       </c>
-      <c r="G95" s="14" t="s">
+      <c r="G95" s="13" t="s">
         <v>219</v>
       </c>
-      <c r="H95" s="14" t="s">
+      <c r="H95" s="13" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="96" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="9">
+    <row r="96" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="8">
         <v>644</v>
       </c>
-      <c r="B96" s="10" t="s">
+      <c r="B96" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C96" s="9" t="s">
+      <c r="C96" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="D96" s="11">
+      <c r="D96" s="10">
         <v>67</v>
       </c>
-      <c r="E96" s="11">
+      <c r="E96" s="10">
         <v>62</v>
       </c>
-      <c r="F96" s="13">
+      <c r="F96" s="12">
         <v>0.92537313432835822</v>
       </c>
-      <c r="G96" s="14" t="s">
+      <c r="G96" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="H96" s="14" t="s">
+      <c r="H96" s="13" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="97" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="9">
+    <row r="97" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="8">
         <v>649</v>
       </c>
-      <c r="B97" s="10" t="s">
+      <c r="B97" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C97" s="9" t="s">
+      <c r="C97" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="D97" s="11">
+      <c r="D97" s="10">
         <v>8</v>
       </c>
-      <c r="E97" s="11">
+      <c r="E97" s="10">
         <v>3</v>
       </c>
-      <c r="F97" s="13">
+      <c r="F97" s="12">
         <v>0.375</v>
       </c>
-      <c r="G97" s="14" t="s">
+      <c r="G97" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="H97" s="14" t="s">
+      <c r="H97" s="13" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="98" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="9">
+    <row r="98" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="8">
         <v>650</v>
       </c>
-      <c r="B98" s="10" t="s">
+      <c r="B98" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C98" s="9" t="s">
+      <c r="C98" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="D98" s="22">
+      <c r="D98" s="21">
         <v>8</v>
       </c>
-      <c r="E98" s="22">
+      <c r="E98" s="21">
         <v>1</v>
       </c>
-      <c r="F98" s="13">
+      <c r="F98" s="12">
         <v>0.125</v>
       </c>
-      <c r="G98" s="14" t="s">
+      <c r="G98" s="13" t="s">
         <v>228</v>
       </c>
-      <c r="H98" s="14" t="s">
+      <c r="H98" s="13" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="99" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="9">
+    <row r="99" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="8">
         <v>651</v>
       </c>
-      <c r="B99" s="10" t="s">
+      <c r="B99" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C99" s="9" t="s">
+      <c r="C99" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="D99" s="22">
+      <c r="D99" s="21">
         <v>56</v>
       </c>
-      <c r="E99" s="22">
+      <c r="E99" s="21">
         <v>48</v>
       </c>
-      <c r="F99" s="13">
+      <c r="F99" s="12">
         <v>0.8571428571428571</v>
       </c>
-      <c r="G99" s="14" t="s">
+      <c r="G99" s="13" t="s">
         <v>231</v>
       </c>
-      <c r="H99" s="14" t="s">
+      <c r="H99" s="13" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="100" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="9">
+    <row r="100" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="8">
         <v>652</v>
       </c>
-      <c r="B100" s="10" t="s">
+      <c r="B100" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C100" s="9" t="s">
+      <c r="C100" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="D100" s="11">
+      <c r="D100" s="10">
         <v>10</v>
       </c>
-      <c r="E100" s="11">
+      <c r="E100" s="10">
         <v>2</v>
       </c>
-      <c r="F100" s="13">
+      <c r="F100" s="12">
         <v>0.2</v>
       </c>
-      <c r="G100" s="14" t="s">
+      <c r="G100" s="13" t="s">
         <v>234</v>
       </c>
-      <c r="H100" s="14" t="s">
+      <c r="H100" s="13" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="101" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="9">
+    <row r="101" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="8">
         <v>653</v>
       </c>
-      <c r="B101" s="10" t="s">
+      <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C101" s="9" t="s">
+      <c r="C101" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D101" s="19">
+      <c r="D101" s="18">
         <v>1</v>
       </c>
-      <c r="E101" s="19">
+      <c r="E101" s="18">
         <v>0.5</v>
       </c>
-      <c r="F101" s="13">
+      <c r="F101" s="12">
         <v>0.5</v>
       </c>
-      <c r="G101" s="14" t="s">
+      <c r="G101" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="H101" s="14" t="s">
+      <c r="H101" s="13" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="102" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="9">
+    <row r="102" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="8">
         <v>655</v>
       </c>
-      <c r="B102" s="10" t="s">
+      <c r="B102" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C102" s="9" t="s">
+      <c r="C102" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="D102" s="11">
+      <c r="D102" s="10">
         <v>2</v>
       </c>
-      <c r="E102" s="11">
+      <c r="E102" s="10">
         <v>0</v>
       </c>
-      <c r="F102" s="13">
+      <c r="F102" s="12">
         <v>0</v>
       </c>
-      <c r="G102" s="14" t="s">
+      <c r="G102" s="13" t="s">
         <v>239</v>
       </c>
-      <c r="H102" s="14" t="s">
+      <c r="H102" s="13" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="103" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="9">
+    <row r="103" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="8">
         <v>657</v>
       </c>
-      <c r="B103" s="10" t="s">
+      <c r="B103" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C103" s="9" t="s">
+      <c r="C103" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="D103" s="11">
+      <c r="D103" s="10">
         <v>11</v>
       </c>
-      <c r="E103" s="11">
+      <c r="E103" s="10">
         <v>11</v>
       </c>
-      <c r="F103" s="13">
+      <c r="F103" s="12">
         <v>1</v>
       </c>
-      <c r="G103" s="14" t="s">
+      <c r="G103" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H103" s="14" t="s">
+      <c r="H103" s="13" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="104" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="9">
+    <row r="104" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="8">
         <v>658</v>
       </c>
-      <c r="B104" s="10" t="s">
+      <c r="B104" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C104" s="9" t="s">
+      <c r="C104" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="D104" s="32">
+      <c r="D104" s="31">
         <v>11</v>
       </c>
-      <c r="E104" s="32">
+      <c r="E104" s="31">
         <v>11</v>
       </c>
-      <c r="F104" s="13">
+      <c r="F104" s="12">
         <v>1</v>
       </c>
-      <c r="G104" s="14" t="s">
+      <c r="G104" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="H104" s="14" t="s">
+      <c r="H104" s="13" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="105" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="9">
+    <row r="105" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="8">
         <v>659</v>
       </c>
-      <c r="B105" s="10" t="s">
+      <c r="B105" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C105" s="9" t="s">
+      <c r="C105" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="D105" s="33">
+      <c r="D105" s="32">
         <v>3</v>
       </c>
-      <c r="E105" s="33">
+      <c r="E105" s="32">
         <v>0</v>
       </c>
-      <c r="F105" s="13">
+      <c r="F105" s="12">
         <v>0</v>
       </c>
-      <c r="G105" s="14" t="s">
+      <c r="G105" s="13" t="s">
         <v>247</v>
       </c>
-      <c r="H105" s="14" t="s">
+      <c r="H105" s="13" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="106" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="9">
+    <row r="106" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="8">
         <v>660</v>
       </c>
-      <c r="B106" s="10" t="s">
+      <c r="B106" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C106" s="9" t="s">
+      <c r="C106" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D106" s="20">
+      <c r="D106" s="19">
         <v>5985065761</v>
       </c>
-      <c r="E106" s="20">
+      <c r="E106" s="19">
         <v>3332930403</v>
       </c>
-      <c r="F106" s="13">
+      <c r="F106" s="12">
         <v>0.55687448327102851</v>
       </c>
-      <c r="G106" s="14" t="s">
+      <c r="G106" s="13" t="s">
         <v>249</v>
       </c>
-      <c r="H106" s="14" t="s">
+      <c r="H106" s="13" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="107" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="9">
+    <row r="107" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="8">
         <v>661</v>
       </c>
-      <c r="B107" s="10" t="s">
+      <c r="B107" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C107" s="9" t="s">
+      <c r="C107" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D107" s="34">
+      <c r="D107" s="33">
         <v>5985065761</v>
       </c>
-      <c r="E107" s="34">
+      <c r="E107" s="33">
         <v>1297756394</v>
       </c>
-      <c r="F107" s="13">
+      <c r="F107" s="12">
         <v>0.21683243690595097</v>
       </c>
-      <c r="G107" s="14" t="s">
+      <c r="G107" s="13" t="s">
         <v>251</v>
       </c>
-      <c r="H107" s="14" t="s">
+      <c r="H107" s="13" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="108" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="9">
+    <row r="108" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="8">
         <v>603</v>
       </c>
-      <c r="B108" s="10" t="s">
+      <c r="B108" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C108" s="9" t="s">
+      <c r="C108" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="D108" s="35">
+      <c r="D108" s="34">
         <v>70</v>
       </c>
-      <c r="E108" s="35">
+      <c r="E108" s="34">
         <v>64</v>
       </c>
-      <c r="F108" s="13">
+      <c r="F108" s="12">
         <v>0.91428571428571426</v>
       </c>
-      <c r="G108" s="14" t="s">
+      <c r="G108" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="H108" s="14" t="s">
+      <c r="H108" s="13" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="109" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="9">
+    <row r="109" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="8">
         <v>832</v>
       </c>
-      <c r="B109" s="10" t="s">
+      <c r="B109" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C109" s="9" t="s">
+      <c r="C109" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="D109" s="35">
+      <c r="D109" s="34">
         <v>13</v>
       </c>
-      <c r="E109" s="35">
+      <c r="E109" s="34">
         <v>7</v>
       </c>
-      <c r="F109" s="13">
+      <c r="F109" s="12">
         <v>0.53846153846153844</v>
       </c>
-      <c r="G109" s="14" t="s">
+      <c r="G109" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H109" s="14" t="s">
+      <c r="H109" s="13" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="110" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="9">
+    <row r="110" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="8">
         <v>606</v>
       </c>
-      <c r="B110" s="10" t="s">
+      <c r="B110" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C110" s="9" t="s">
+      <c r="C110" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="D110" s="35">
+      <c r="D110" s="34">
         <v>7</v>
       </c>
-      <c r="E110" s="35">
+      <c r="E110" s="34">
         <v>3</v>
       </c>
-      <c r="F110" s="13">
+      <c r="F110" s="12">
         <v>0.42857142857142855</v>
       </c>
-      <c r="G110" s="14" t="s">
+      <c r="G110" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H110" s="14" t="s">
+      <c r="H110" s="13" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="111" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="9">
+    <row r="111" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="8">
         <v>607</v>
       </c>
-      <c r="B111" s="10" t="s">
+      <c r="B111" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C111" s="9" t="s">
+      <c r="C111" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="D111" s="35">
+      <c r="D111" s="34">
         <v>35</v>
       </c>
-      <c r="E111" s="35">
+      <c r="E111" s="34">
         <v>20</v>
       </c>
-      <c r="F111" s="13">
+      <c r="F111" s="12">
         <v>0.5714285714285714</v>
       </c>
-      <c r="G111" s="14" t="s">
+      <c r="G111" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="H111" s="14" t="s">
+      <c r="H111" s="13" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="112" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="9">
+    <row r="112" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="8">
         <v>608</v>
       </c>
-      <c r="B112" s="10" t="s">
+      <c r="B112" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C112" s="9" t="s">
+      <c r="C112" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="D112" s="22">
+      <c r="D112" s="21">
         <v>12</v>
       </c>
-      <c r="E112" s="22">
+      <c r="E112" s="21">
         <v>6</v>
       </c>
-      <c r="F112" s="13">
+      <c r="F112" s="12">
         <v>0.5</v>
       </c>
-      <c r="G112" s="14" t="s">
+      <c r="G112" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="H112" s="14" t="s">
+      <c r="H112" s="13" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="113" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="9">
+    <row r="113" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="8">
         <v>610</v>
       </c>
-      <c r="B113" s="10" t="s">
+      <c r="B113" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C113" s="9" t="s">
+      <c r="C113" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="D113" s="12">
+      <c r="D113" s="11">
         <v>4</v>
       </c>
-      <c r="E113" s="12">
+      <c r="E113" s="11">
         <v>2</v>
       </c>
-      <c r="F113" s="13">
+      <c r="F113" s="12">
         <v>0.5</v>
       </c>
-      <c r="G113" s="14" t="s">
+      <c r="G113" s="13" t="s">
         <v>268</v>
       </c>
-      <c r="H113" s="14" t="s">
+      <c r="H113" s="13" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="114" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="9">
+    <row r="114" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="8">
         <v>611</v>
       </c>
-      <c r="B114" s="10" t="s">
+      <c r="B114" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C114" s="9" t="s">
+      <c r="C114" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D114" s="21">
+      <c r="D114" s="20">
         <v>945313438</v>
       </c>
-      <c r="E114" s="21">
+      <c r="E114" s="20">
         <v>606791073</v>
       </c>
-      <c r="F114" s="13">
+      <c r="F114" s="12">
         <v>0.64189405186473192</v>
       </c>
-      <c r="G114" s="14" t="s">
+      <c r="G114" s="13" t="s">
         <v>270</v>
       </c>
-      <c r="H114" s="14" t="s">
+      <c r="H114" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="115" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="9">
+    <row r="115" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="8">
         <v>612</v>
       </c>
-      <c r="B115" s="10" t="s">
+      <c r="B115" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="C115" s="9" t="s">
+      <c r="C115" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D115" s="21">
+      <c r="D115" s="20">
         <v>945313438</v>
       </c>
-      <c r="E115" s="21">
+      <c r="E115" s="20">
         <v>195049967</v>
       </c>
-      <c r="F115" s="13">
+      <c r="F115" s="12">
         <v>0.20633364465088669</v>
       </c>
-      <c r="G115" s="14" t="s">
+      <c r="G115" s="13" t="s">
         <v>272</v>
       </c>
-      <c r="H115" s="14" t="s">
+      <c r="H115" s="13" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="116" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="9">
+    <row r="116" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="8">
         <v>730</v>
       </c>
-      <c r="B116" s="10" t="s">
+      <c r="B116" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C116" s="9" t="s">
+      <c r="C116" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D116" s="17">
+      <c r="D116" s="16">
         <v>234</v>
       </c>
-      <c r="E116" s="17">
+      <c r="E116" s="16">
         <v>59</v>
       </c>
-      <c r="F116" s="13">
+      <c r="F116" s="12">
         <v>0.25213675213675213</v>
       </c>
-      <c r="G116" s="14" t="s">
+      <c r="G116" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="H116" s="14" t="s">
+      <c r="H116" s="13" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="117" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="9">
+    <row r="117" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="8">
         <v>731</v>
       </c>
-      <c r="B117" s="10" t="s">
+      <c r="B117" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C117" s="9" t="s">
+      <c r="C117" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D117" s="12">
+      <c r="D117" s="11">
         <v>200</v>
       </c>
-      <c r="E117" s="12">
+      <c r="E117" s="11">
         <v>74</v>
       </c>
-      <c r="F117" s="13">
+      <c r="F117" s="12">
         <v>0.37</v>
       </c>
-      <c r="G117" s="14" t="s">
+      <c r="G117" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="H117" s="14" t="s">
+      <c r="H117" s="13" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="118" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="9">
+    <row r="118" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="8">
         <v>732</v>
       </c>
-      <c r="B118" s="10" t="s">
+      <c r="B118" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C118" s="9" t="s">
+      <c r="C118" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="D118" s="12">
+      <c r="D118" s="11">
         <v>86</v>
       </c>
-      <c r="E118" s="12">
+      <c r="E118" s="11">
         <v>47</v>
       </c>
-      <c r="F118" s="13">
+      <c r="F118" s="12">
         <v>0.54651162790697672</v>
       </c>
-      <c r="G118" s="14" t="s">
+      <c r="G118" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="H118" s="14" t="s">
+      <c r="H118" s="13" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="119" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="9">
+    <row r="119" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="8">
         <v>733</v>
       </c>
-      <c r="B119" s="10" t="s">
+      <c r="B119" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C119" s="9" t="s">
+      <c r="C119" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="D119" s="12">
+      <c r="D119" s="11">
         <v>404</v>
       </c>
-      <c r="E119" s="12">
+      <c r="E119" s="11">
         <v>211</v>
       </c>
-      <c r="F119" s="13">
+      <c r="F119" s="12">
         <v>0.5222772277227723</v>
       </c>
-      <c r="G119" s="14" t="s">
+      <c r="G119" s="13" t="s">
         <v>283</v>
       </c>
-      <c r="H119" s="14" t="s">
+      <c r="H119" s="13" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="120" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="9">
+    <row r="120" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="8">
         <v>734</v>
       </c>
-      <c r="B120" s="10" t="s">
+      <c r="B120" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C120" s="9" t="s">
+      <c r="C120" s="8" t="s">
         <v>285</v>
       </c>
-      <c r="D120" s="25">
+      <c r="D120" s="24">
         <v>570</v>
       </c>
-      <c r="E120" s="25">
+      <c r="E120" s="24">
         <v>252</v>
       </c>
-      <c r="F120" s="13">
+      <c r="F120" s="12">
         <v>0.44210526315789472</v>
       </c>
-      <c r="G120" s="14" t="s">
+      <c r="G120" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="H120" s="14" t="s">
+      <c r="H120" s="13" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="121" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="9">
+    <row r="121" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="8">
         <v>735</v>
       </c>
-      <c r="B121" s="10" t="s">
+      <c r="B121" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C121" s="9" t="s">
+      <c r="C121" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="D121" s="25">
+      <c r="D121" s="24">
         <v>400</v>
       </c>
-      <c r="E121" s="25">
+      <c r="E121" s="24">
         <v>202</v>
       </c>
-      <c r="F121" s="13">
+      <c r="F121" s="12">
         <v>0.505</v>
       </c>
-      <c r="G121" s="14" t="s">
+      <c r="G121" s="13" t="s">
         <v>289</v>
       </c>
-      <c r="H121" s="14" t="s">
+      <c r="H121" s="13" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="122" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="9">
+    <row r="122" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="8">
         <v>736</v>
       </c>
-      <c r="B122" s="10" t="s">
+      <c r="B122" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C122" s="9" t="s">
+      <c r="C122" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="D122" s="36">
+      <c r="D122" s="35">
         <v>7500</v>
       </c>
-      <c r="E122" s="36">
+      <c r="E122" s="35">
         <v>4178</v>
       </c>
-      <c r="F122" s="13">
+      <c r="F122" s="12">
         <v>0.55706666666666671</v>
       </c>
-      <c r="G122" s="14" t="s">
+      <c r="G122" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="H122" s="14" t="s">
+      <c r="H122" s="13" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="123" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="9">
+    <row r="123" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="8">
         <v>737</v>
       </c>
-      <c r="B123" s="10" t="s">
+      <c r="B123" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C123" s="9" t="s">
+      <c r="C123" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="D123" s="25">
+      <c r="D123" s="24">
         <v>31422</v>
       </c>
-      <c r="E123" s="25">
+      <c r="E123" s="24">
         <v>18479</v>
       </c>
-      <c r="F123" s="13">
+      <c r="F123" s="12">
         <v>0.58809114633059645</v>
       </c>
-      <c r="G123" s="14" t="s">
+      <c r="G123" s="13" t="s">
         <v>295</v>
       </c>
-      <c r="H123" s="14" t="s">
+      <c r="H123" s="13" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="124" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="9">
+    <row r="124" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="8">
         <v>738</v>
       </c>
-      <c r="B124" s="10" t="s">
+      <c r="B124" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C124" s="9" t="s">
+      <c r="C124" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="D124" s="25">
+      <c r="D124" s="24">
         <v>71000</v>
       </c>
-      <c r="E124" s="25">
+      <c r="E124" s="24">
         <v>36528</v>
       </c>
-      <c r="F124" s="13">
+      <c r="F124" s="12">
         <v>0.51447887323943664</v>
       </c>
-      <c r="G124" s="14" t="s">
+      <c r="G124" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="H124" s="14" t="s">
+      <c r="H124" s="13" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="125" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="9">
+    <row r="125" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="8">
         <v>739</v>
       </c>
-      <c r="B125" s="10" t="s">
+      <c r="B125" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C125" s="9" t="s">
+      <c r="C125" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="D125" s="25">
+      <c r="D125" s="24">
         <v>4757</v>
       </c>
-      <c r="E125" s="25">
+      <c r="E125" s="24">
         <v>2264</v>
       </c>
-      <c r="F125" s="13">
+      <c r="F125" s="12">
         <v>0.47593020811435777</v>
       </c>
-      <c r="G125" s="14" t="s">
+      <c r="G125" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="H125" s="14" t="s">
+      <c r="H125" s="13" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="126" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="9">
+    <row r="126" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="8">
         <v>740</v>
       </c>
-      <c r="B126" s="10" t="s">
+      <c r="B126" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C126" s="9" t="s">
+      <c r="C126" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="D126" s="25">
+      <c r="D126" s="24">
         <v>182789</v>
       </c>
-      <c r="E126" s="25">
+      <c r="E126" s="24">
         <v>93077</v>
       </c>
-      <c r="F126" s="13">
+      <c r="F126" s="12">
         <v>0.50920460202747431</v>
       </c>
-      <c r="G126" s="14" t="s">
+      <c r="G126" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="H126" s="14" t="s">
+      <c r="H126" s="13" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="127" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="9">
+    <row r="127" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="8">
         <v>742</v>
       </c>
-      <c r="B127" s="10" t="s">
+      <c r="B127" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C127" s="9" t="s">
+      <c r="C127" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="D127" s="25">
+      <c r="D127" s="24">
         <v>100</v>
       </c>
-      <c r="E127" s="25">
+      <c r="E127" s="24">
         <v>0</v>
       </c>
-      <c r="F127" s="13">
+      <c r="F127" s="12">
         <v>0</v>
       </c>
-      <c r="G127" s="14" t="s">
+      <c r="G127" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="H127" s="14" t="s">
+      <c r="H127" s="13" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="128" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="9">
+    <row r="128" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="8">
         <v>744</v>
       </c>
-      <c r="B128" s="10" t="s">
+      <c r="B128" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C128" s="9" t="s">
+      <c r="C128" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="D128" s="25">
+      <c r="D128" s="24">
         <v>72</v>
       </c>
-      <c r="E128" s="25">
+      <c r="E128" s="24">
         <v>0</v>
       </c>
-      <c r="F128" s="13">
+      <c r="F128" s="12">
         <v>0</v>
       </c>
-      <c r="G128" s="14" t="s">
+      <c r="G128" s="13" t="s">
         <v>310</v>
       </c>
-      <c r="H128" s="14" t="s">
+      <c r="H128" s="13" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="129" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="9">
+    <row r="129" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="8">
         <v>745</v>
       </c>
-      <c r="B129" s="10" t="s">
+      <c r="B129" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C129" s="9" t="s">
+      <c r="C129" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="D129" s="25">
+      <c r="D129" s="24">
         <v>21</v>
       </c>
-      <c r="E129" s="25">
+      <c r="E129" s="24">
         <v>0</v>
       </c>
-      <c r="F129" s="13">
+      <c r="F129" s="12">
         <v>0</v>
       </c>
-      <c r="G129" s="14" t="s">
+      <c r="G129" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="H129" s="14" t="s">
+      <c r="H129" s="13" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="130" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="9">
+    <row r="130" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="8">
         <v>836</v>
       </c>
-      <c r="B130" s="10" t="s">
+      <c r="B130" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C130" s="9" t="s">
+      <c r="C130" s="8" t="s">
         <v>315</v>
       </c>
-      <c r="D130" s="37">
+      <c r="D130" s="36">
         <v>1318</v>
       </c>
-      <c r="E130" s="37">
+      <c r="E130" s="36">
         <v>66</v>
       </c>
-      <c r="F130" s="13">
+      <c r="F130" s="12">
         <v>5.007587253414264E-2</v>
       </c>
-      <c r="G130" s="14" t="s">
+      <c r="G130" s="13" t="s">
         <v>316</v>
       </c>
-      <c r="H130" s="14" t="s">
+      <c r="H130" s="13" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="131" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="9">
+    <row r="131" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="8">
         <v>837</v>
       </c>
-      <c r="B131" s="10" t="s">
+      <c r="B131" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C131" s="9" t="s">
+      <c r="C131" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="D131" s="26">
+      <c r="D131" s="25">
         <v>3117</v>
       </c>
-      <c r="E131" s="26">
+      <c r="E131" s="25">
         <v>54</v>
       </c>
-      <c r="F131" s="13">
+      <c r="F131" s="12">
         <v>1.7324350336862367E-2</v>
       </c>
-      <c r="G131" s="14" t="s">
+      <c r="G131" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="H131" s="14" t="s">
+      <c r="H131" s="13" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="132" spans="1:8" s="16" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="9">
+    <row r="132" spans="1:8" s="15" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="8">
         <v>748</v>
       </c>
-      <c r="B132" s="10" t="s">
+      <c r="B132" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="C132" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="D132" s="26">
+      <c r="D132" s="25">
         <v>6984</v>
       </c>
-      <c r="E132" s="26">
+      <c r="E132" s="25">
         <v>4512</v>
       </c>
-      <c r="F132" s="13">
+      <c r="F132" s="12">
         <v>0.64604810996563578</v>
       </c>
-      <c r="G132" s="14" t="s">
+      <c r="G132" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="H132" s="14" t="s">
+      <c r="H132" s="13" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="133" spans="1:8" s="16" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="9">
+    <row r="133" spans="1:8" s="15" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="8">
         <v>749</v>
       </c>
-      <c r="B133" s="10" t="s">
+      <c r="B133" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C133" s="9" t="s">
+      <c r="C133" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="D133" s="25">
+      <c r="D133" s="24">
         <v>4</v>
       </c>
-      <c r="E133" s="25">
+      <c r="E133" s="24">
         <v>2</v>
       </c>
-      <c r="F133" s="13">
+      <c r="F133" s="12">
         <v>0.5</v>
       </c>
-      <c r="G133" s="14" t="s">
+      <c r="G133" s="13" t="s">
         <v>325</v>
       </c>
-      <c r="H133" s="14" t="s">
+      <c r="H133" s="13" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="134" spans="1:8" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="9">
+    <row r="134" spans="1:8" s="15" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="8">
         <v>750</v>
       </c>
-      <c r="B134" s="10" t="s">
+      <c r="B134" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C134" s="9" t="s">
+      <c r="C134" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="D134" s="25">
+      <c r="D134" s="24">
         <v>4</v>
       </c>
-      <c r="E134" s="25">
+      <c r="E134" s="24">
         <v>2</v>
       </c>
-      <c r="F134" s="13">
+      <c r="F134" s="12">
         <v>0.5</v>
       </c>
-      <c r="G134" s="14" t="s">
+      <c r="G134" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="H134" s="14" t="s">
+      <c r="H134" s="13" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="9">
+      <c r="A135" s="8">
         <v>751</v>
       </c>
-      <c r="B135" s="10" t="s">
+      <c r="B135" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C135" s="9" t="s">
+      <c r="C135" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="D135" s="25">
+      <c r="D135" s="24">
         <v>4</v>
       </c>
-      <c r="E135" s="25">
+      <c r="E135" s="24">
         <v>2</v>
       </c>
-      <c r="F135" s="13">
+      <c r="F135" s="12">
         <v>0.5</v>
       </c>
-      <c r="G135" s="14" t="s">
+      <c r="G135" s="13" t="s">
         <v>331</v>
       </c>
-      <c r="H135" s="14" t="s">
+      <c r="H135" s="13" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="9">
+      <c r="A136" s="8">
         <v>838</v>
       </c>
-      <c r="B136" s="10" t="s">
+      <c r="B136" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C136" s="9" t="s">
+      <c r="C136" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="D136" s="25">
+      <c r="D136" s="24">
         <v>344</v>
       </c>
-      <c r="E136" s="25">
+      <c r="E136" s="24">
         <v>344</v>
       </c>
-      <c r="F136" s="13">
+      <c r="F136" s="12">
         <v>1</v>
       </c>
-      <c r="G136" s="14" t="s">
+      <c r="G136" s="13" t="s">
         <v>334</v>
       </c>
-      <c r="H136" s="14" t="s">
+      <c r="H136" s="13" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="9">
+      <c r="A137" s="8">
         <v>530</v>
       </c>
-      <c r="B137" s="10" t="s">
+      <c r="B137" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C137" s="9" t="s">
+      <c r="C137" s="8" t="s">
         <v>336</v>
       </c>
-      <c r="D137" s="38">
+      <c r="D137" s="37">
         <v>1</v>
       </c>
-      <c r="E137" s="38">
+      <c r="E137" s="37">
         <v>0.5</v>
       </c>
-      <c r="F137" s="13">
+      <c r="F137" s="12">
         <v>0.5</v>
       </c>
-      <c r="G137" s="14" t="s">
+      <c r="G137" s="13" t="s">
         <v>337</v>
       </c>
-      <c r="H137" s="14" t="s">
+      <c r="H137" s="13" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="9">
+      <c r="A138" s="8">
         <v>531</v>
       </c>
-      <c r="B138" s="10" t="s">
+      <c r="B138" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C138" s="9" t="s">
+      <c r="C138" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="D138" s="38">
+      <c r="D138" s="37">
         <v>0.9</v>
       </c>
-      <c r="E138" s="38">
+      <c r="E138" s="37">
         <v>0.5</v>
       </c>
-      <c r="F138" s="13">
+      <c r="F138" s="12">
         <v>0.55555555555555558</v>
       </c>
-      <c r="G138" s="14" t="s">
+      <c r="G138" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="H138" s="14" t="s">
+      <c r="H138" s="13" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="9">
+      <c r="A139" s="8">
         <v>754</v>
       </c>
-      <c r="B139" s="10" t="s">
+      <c r="B139" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C139" s="9" t="s">
+      <c r="C139" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D139" s="39">
+      <c r="D139" s="38">
         <v>17015694867</v>
       </c>
-      <c r="E139" s="39">
+      <c r="E139" s="38">
         <v>9366808354.3999996</v>
       </c>
-      <c r="F139" s="13">
+      <c r="F139" s="12">
         <v>0.55048050800240056</v>
       </c>
-      <c r="G139" s="14" t="s">
+      <c r="G139" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="H139" s="14" t="s">
+      <c r="H139" s="13" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="9">
+      <c r="A140" s="8">
         <v>755</v>
       </c>
-      <c r="B140" s="10" t="s">
+      <c r="B140" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C140" s="9" t="s">
+      <c r="C140" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D140" s="39">
+      <c r="D140" s="38">
         <v>17015694867</v>
       </c>
-      <c r="E140" s="39">
+      <c r="E140" s="38">
         <v>5958831808</v>
       </c>
-      <c r="F140" s="13">
+      <c r="F140" s="12">
         <v>0.35019620735891749</v>
       </c>
-      <c r="G140" s="14" t="s">
+      <c r="G140" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="H140" s="14" t="s">
+      <c r="H140" s="13" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="9">
+      <c r="A141" s="8">
         <v>783</v>
       </c>
-      <c r="B141" s="10" t="s">
+      <c r="B141" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="C141" s="9" t="s">
+      <c r="C141" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="D141" s="38">
+      <c r="D141" s="37">
         <v>0.85</v>
       </c>
-      <c r="E141" s="38">
+      <c r="E141" s="37">
         <v>0.47776352362625613</v>
       </c>
-      <c r="F141" s="13">
+      <c r="F141" s="12">
         <v>0.56207473367794836</v>
       </c>
-      <c r="G141" s="14" t="s">
+      <c r="G141" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H141" s="14" t="s">
+      <c r="H141" s="13" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="9">
+      <c r="A142" s="8">
         <v>562</v>
       </c>
-      <c r="B142" s="10" t="s">
+      <c r="B142" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="C142" s="9" t="s">
+      <c r="C142" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="D142" s="25">
+      <c r="D142" s="24">
         <v>60000</v>
       </c>
-      <c r="E142" s="25">
+      <c r="E142" s="24">
         <v>24846</v>
       </c>
-      <c r="F142" s="13">
+      <c r="F142" s="12">
         <v>0.41410000000000002</v>
       </c>
-      <c r="G142" s="14" t="s">
+      <c r="G142" s="13" t="s">
         <v>350</v>
       </c>
-      <c r="H142" s="14" t="s">
+      <c r="H142" s="13" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="9">
+      <c r="A143" s="8">
         <v>564</v>
       </c>
-      <c r="B143" s="10" t="s">
+      <c r="B143" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="C143" s="9" t="s">
+      <c r="C143" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D143" s="39">
+      <c r="D143" s="38">
         <v>23000000000</v>
       </c>
-      <c r="E143" s="39">
+      <c r="E143" s="38">
         <v>7770326565</v>
       </c>
-      <c r="F143" s="13">
+      <c r="F143" s="12">
         <v>0.33784028543478262</v>
       </c>
-      <c r="G143" s="14" t="s">
+      <c r="G143" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="H143" s="14" t="s">
+      <c r="H143" s="13" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="9">
+      <c r="A144" s="8">
         <v>565</v>
       </c>
-      <c r="B144" s="10" t="s">
+      <c r="B144" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="C144" s="9" t="s">
+      <c r="C144" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D144" s="39">
+      <c r="D144" s="38">
         <v>23000000000</v>
       </c>
-      <c r="E144" s="39">
+      <c r="E144" s="38">
         <v>6461580736</v>
       </c>
-      <c r="F144" s="13">
+      <c r="F144" s="12">
         <v>0.28093829286956523</v>
       </c>
-      <c r="G144" s="14" t="s">
+      <c r="G144" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="H144" s="14" t="s">
+      <c r="H144" s="13" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="9">
+      <c r="A145" s="8">
         <v>566</v>
       </c>
-      <c r="B145" s="10" t="s">
+      <c r="B145" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C145" s="9" t="s">
+      <c r="C145" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="D145" s="36">
+      <c r="D145" s="35">
         <v>15</v>
       </c>
-      <c r="E145" s="36">
+      <c r="E145" s="35">
         <v>6</v>
       </c>
-      <c r="F145" s="13">
+      <c r="F145" s="12">
         <v>0.4</v>
       </c>
-      <c r="G145" s="14" t="s">
+      <c r="G145" s="13" t="s">
         <v>357</v>
       </c>
-      <c r="H145" s="14" t="s">
+      <c r="H145" s="13" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="9">
+      <c r="A146" s="8">
         <v>567</v>
       </c>
-      <c r="B146" s="10" t="s">
+      <c r="B146" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C146" s="9" t="s">
+      <c r="C146" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D146" s="25">
+      <c r="D146" s="24">
         <v>25</v>
       </c>
-      <c r="E146" s="25">
+      <c r="E146" s="24">
         <v>21</v>
       </c>
-      <c r="F146" s="13">
+      <c r="F146" s="12">
         <v>0.84</v>
       </c>
-      <c r="G146" s="14" t="s">
+      <c r="G146" s="13" t="s">
         <v>359</v>
       </c>
-      <c r="H146" s="14" t="s">
+      <c r="H146" s="13" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="9">
+      <c r="A147" s="8">
         <v>773</v>
       </c>
-      <c r="B147" s="10" t="s">
+      <c r="B147" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C147" s="9" t="s">
+      <c r="C147" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="D147" s="25">
+      <c r="D147" s="24">
         <v>6782</v>
       </c>
-      <c r="E147" s="25">
+      <c r="E147" s="24">
         <v>1577</v>
       </c>
-      <c r="F147" s="13">
+      <c r="F147" s="12">
         <v>0.23252727808905926</v>
       </c>
-      <c r="G147" s="14" t="s">
+      <c r="G147" s="13" t="s">
         <v>362</v>
       </c>
-      <c r="H147" s="14" t="s">
+      <c r="H147" s="13" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="9">
+      <c r="A148" s="8">
         <v>775</v>
       </c>
-      <c r="B148" s="10" t="s">
+      <c r="B148" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C148" s="9" t="s">
+      <c r="C148" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="D148" s="25">
+      <c r="D148" s="24">
         <v>99811</v>
       </c>
-      <c r="E148" s="25">
+      <c r="E148" s="24">
         <v>25767</v>
       </c>
-      <c r="F148" s="13">
+      <c r="F148" s="12">
         <v>0.25815791846590053</v>
       </c>
-      <c r="G148" s="14" t="s">
+      <c r="G148" s="13" t="s">
         <v>365</v>
       </c>
-      <c r="H148" s="14" t="s">
+      <c r="H148" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="9">
+      <c r="A149" s="8">
         <v>585</v>
       </c>
-      <c r="B149" s="10" t="s">
+      <c r="B149" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C149" s="9" t="s">
+      <c r="C149" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="D149" s="25">
+      <c r="D149" s="24">
         <v>500</v>
       </c>
-      <c r="E149" s="25">
+      <c r="E149" s="24">
         <v>278</v>
       </c>
-      <c r="F149" s="13">
+      <c r="F149" s="12">
         <v>0.55600000000000005</v>
       </c>
-      <c r="G149" s="14" t="s">
+      <c r="G149" s="13" t="s">
         <v>368</v>
       </c>
-      <c r="H149" s="14" t="s">
+      <c r="H149" s="13" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="9">
+      <c r="A150" s="8">
         <v>586</v>
       </c>
-      <c r="B150" s="10" t="s">
+      <c r="B150" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C150" s="9" t="s">
+      <c r="C150" s="8" t="s">
         <v>370</v>
       </c>
-      <c r="D150" s="32">
+      <c r="D150" s="31">
         <v>500</v>
       </c>
-      <c r="E150" s="32">
+      <c r="E150" s="31">
         <v>289</v>
       </c>
-      <c r="F150" s="13">
+      <c r="F150" s="12">
         <v>0.57799999999999996</v>
       </c>
-      <c r="G150" s="14" t="s">
+      <c r="G150" s="13" t="s">
         <v>371</v>
       </c>
-      <c r="H150" s="14" t="s">
+      <c r="H150" s="13" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="9">
+      <c r="A151" s="8">
         <v>587</v>
       </c>
-      <c r="B151" s="10" t="s">
+      <c r="B151" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C151" s="9" t="s">
+      <c r="C151" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="D151" s="25">
+      <c r="D151" s="24">
         <v>200</v>
       </c>
-      <c r="E151" s="25">
+      <c r="E151" s="24">
         <v>130</v>
       </c>
-      <c r="F151" s="13">
+      <c r="F151" s="12">
         <v>0.65</v>
       </c>
-      <c r="G151" s="14" t="s">
+      <c r="G151" s="13" t="s">
         <v>374</v>
       </c>
-      <c r="H151" s="14" t="s">
+      <c r="H151" s="13" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="9">
+      <c r="A152" s="8">
         <v>588</v>
       </c>
-      <c r="B152" s="10" t="s">
+      <c r="B152" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C152" s="9" t="s">
+      <c r="C152" s="8" t="s">
         <v>376</v>
       </c>
-      <c r="D152" s="25">
+      <c r="D152" s="24">
         <v>24</v>
       </c>
-      <c r="E152" s="25">
+      <c r="E152" s="24">
         <v>24</v>
       </c>
-      <c r="F152" s="13">
+      <c r="F152" s="12">
         <v>1</v>
       </c>
-      <c r="G152" s="14" t="s">
+      <c r="G152" s="13" t="s">
         <v>377</v>
       </c>
-      <c r="H152" s="14" t="s">
+      <c r="H152" s="13" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="9">
+      <c r="A153" s="8">
         <v>830</v>
       </c>
-      <c r="B153" s="10" t="s">
+      <c r="B153" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C153" s="9" t="s">
+      <c r="C153" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="D153" s="25">
+      <c r="D153" s="24">
         <v>41</v>
       </c>
-      <c r="E153" s="25">
+      <c r="E153" s="24">
         <v>41</v>
       </c>
-      <c r="F153" s="13">
+      <c r="F153" s="12">
         <v>1</v>
       </c>
-      <c r="G153" s="14" t="s">
+      <c r="G153" s="13" t="s">
         <v>380</v>
       </c>
-      <c r="H153" s="14" t="s">
+      <c r="H153" s="13" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="154" spans="1:8" s="40" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="9">
+    <row r="154" spans="1:8" s="39" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="8">
         <v>591</v>
       </c>
-      <c r="B154" s="10" t="s">
+      <c r="B154" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C154" s="9" t="s">
+      <c r="C154" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="D154" s="25">
+      <c r="D154" s="24">
         <v>14</v>
       </c>
-      <c r="E154" s="25">
+      <c r="E154" s="24">
         <v>2</v>
       </c>
-      <c r="F154" s="13">
+      <c r="F154" s="12">
         <v>0.14285714285714285</v>
       </c>
-      <c r="G154" s="14" t="s">
+      <c r="G154" s="13" t="s">
         <v>383</v>
       </c>
-      <c r="H154" s="14" t="s">
+      <c r="H154" s="13" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="9">
+      <c r="A155" s="8">
         <v>592</v>
       </c>
-      <c r="B155" s="10" t="s">
+      <c r="B155" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C155" s="9" t="s">
+      <c r="C155" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="D155" s="25">
+      <c r="D155" s="24">
         <v>13</v>
       </c>
-      <c r="E155" s="25">
+      <c r="E155" s="24">
         <v>3</v>
       </c>
-      <c r="F155" s="13">
+      <c r="F155" s="12">
         <v>0.23076923076923078</v>
       </c>
-      <c r="G155" s="14" t="s">
+      <c r="G155" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H155" s="14" t="s">
+      <c r="H155" s="13" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="9">
+      <c r="A156" s="8">
         <v>593</v>
       </c>
-      <c r="B156" s="10" t="s">
+      <c r="B156" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C156" s="9" t="s">
+      <c r="C156" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="D156" s="26">
+      <c r="D156" s="25">
         <v>12</v>
       </c>
-      <c r="E156" s="26">
+      <c r="E156" s="25">
         <v>7</v>
       </c>
-      <c r="F156" s="13">
+      <c r="F156" s="12">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G156" s="14" t="s">
+      <c r="G156" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H156" s="14" t="s">
+      <c r="H156" s="13" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="9">
+      <c r="A157" s="8">
         <v>594</v>
       </c>
-      <c r="B157" s="10" t="s">
+      <c r="B157" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C157" s="9" t="s">
+      <c r="C157" s="8" t="s">
         <v>389</v>
       </c>
-      <c r="D157" s="26">
+      <c r="D157" s="25">
         <v>132</v>
       </c>
-      <c r="E157" s="26">
+      <c r="E157" s="25">
         <v>66</v>
       </c>
-      <c r="F157" s="13">
+      <c r="F157" s="12">
         <v>0.5</v>
       </c>
-      <c r="G157" s="14" t="s">
+      <c r="G157" s="13" t="s">
         <v>390</v>
       </c>
-      <c r="H157" s="14" t="s">
+      <c r="H157" s="13" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="9">
+      <c r="A158" s="8">
         <v>595</v>
       </c>
-      <c r="B158" s="10" t="s">
+      <c r="B158" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C158" s="9" t="s">
+      <c r="C158" s="8" t="s">
         <v>392</v>
       </c>
-      <c r="D158" s="25">
+      <c r="D158" s="24">
         <v>2</v>
       </c>
-      <c r="E158" s="25">
+      <c r="E158" s="24">
         <v>1</v>
       </c>
-      <c r="F158" s="13">
+      <c r="F158" s="12">
         <v>0.5</v>
       </c>
-      <c r="G158" s="14" t="s">
+      <c r="G158" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H158" s="14" t="s">
+      <c r="H158" s="13" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="9">
+      <c r="A159" s="8">
         <v>596</v>
       </c>
-      <c r="B159" s="10" t="s">
+      <c r="B159" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C159" s="9" t="s">
+      <c r="C159" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D159" s="39">
+      <c r="D159" s="38">
         <v>9900000000</v>
       </c>
-      <c r="E159" s="39">
+      <c r="E159" s="38">
         <v>3617612881.1399999</v>
       </c>
-      <c r="F159" s="13">
+      <c r="F159" s="12">
         <v>0.36541544253939395</v>
       </c>
-      <c r="G159" s="14" t="s">
+      <c r="G159" s="13" t="s">
         <v>394</v>
       </c>
-      <c r="H159" s="14" t="s">
+      <c r="H159" s="13" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="9">
+      <c r="A160" s="8">
         <v>597</v>
       </c>
-      <c r="B160" s="10" t="s">
+      <c r="B160" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="C160" s="9" t="s">
+      <c r="C160" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D160" s="39">
+      <c r="D160" s="38">
         <v>9900000000</v>
       </c>
-      <c r="E160" s="39">
+      <c r="E160" s="38">
         <v>866691138.28999996</v>
       </c>
-      <c r="F160" s="13">
+      <c r="F160" s="12">
         <v>8.7544559423232318E-2</v>
       </c>
-      <c r="G160" s="14" t="s">
+      <c r="G160" s="13" t="s">
         <v>396</v>
       </c>
-      <c r="H160" s="14" t="s">
+      <c r="H160" s="13" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="9">
+      <c r="A161" s="8">
         <v>613</v>
       </c>
-      <c r="B161" s="10" t="s">
+      <c r="B161" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C161" s="9" t="s">
+      <c r="C161" s="8" t="s">
         <v>399</v>
       </c>
-      <c r="D161" s="25">
+      <c r="D161" s="24">
         <v>7500</v>
       </c>
-      <c r="E161" s="25">
+      <c r="E161" s="24">
         <v>2636</v>
       </c>
-      <c r="F161" s="13">
+      <c r="F161" s="12">
         <v>0.35146666666666665</v>
       </c>
-      <c r="G161" s="14" t="s">
+      <c r="G161" s="13" t="s">
         <v>400</v>
       </c>
-      <c r="H161" s="14" t="s">
+      <c r="H161" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="9">
+      <c r="A162" s="8">
         <v>614</v>
       </c>
-      <c r="B162" s="10" t="s">
+      <c r="B162" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C162" s="9" t="s">
+      <c r="C162" s="8" t="s">
         <v>402</v>
       </c>
-      <c r="D162" s="38">
+      <c r="D162" s="37">
         <v>1</v>
       </c>
-      <c r="E162" s="38">
+      <c r="E162" s="37">
         <v>0.5</v>
       </c>
-      <c r="F162" s="13">
+      <c r="F162" s="12">
         <v>0.5</v>
       </c>
-      <c r="G162" s="14" t="s">
+      <c r="G162" s="13" t="s">
         <v>403</v>
       </c>
-      <c r="H162" s="14" t="s">
+      <c r="H162" s="13" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="9">
+      <c r="A163" s="8">
         <v>833</v>
       </c>
-      <c r="B163" s="10" t="s">
+      <c r="B163" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C163" s="9" t="s">
+      <c r="C163" s="8" t="s">
         <v>405</v>
       </c>
-      <c r="D163" s="38">
+      <c r="D163" s="37">
         <v>0.75</v>
       </c>
-      <c r="E163" s="38">
+      <c r="E163" s="37">
         <v>0.5</v>
       </c>
-      <c r="F163" s="13">
+      <c r="F163" s="12">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G163" s="14" t="s">
+      <c r="G163" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H163" s="14" t="s">
+      <c r="H163" s="13" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="9">
+      <c r="A164" s="8">
         <v>617</v>
       </c>
-      <c r="B164" s="10" t="s">
+      <c r="B164" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C164" s="9" t="s">
+      <c r="C164" s="8" t="s">
         <v>407</v>
       </c>
-      <c r="D164" s="25">
+      <c r="D164" s="24">
         <v>40</v>
       </c>
-      <c r="E164" s="25">
+      <c r="E164" s="24">
         <v>24</v>
       </c>
-      <c r="F164" s="13">
+      <c r="F164" s="12">
         <v>0.6</v>
       </c>
-      <c r="G164" s="14" t="s">
+      <c r="G164" s="13" t="s">
         <v>408</v>
       </c>
-      <c r="H164" s="14" t="s">
+      <c r="H164" s="13" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="9">
+      <c r="A165" s="8">
         <v>618</v>
       </c>
-      <c r="B165" s="10" t="s">
+      <c r="B165" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C165" s="9" t="s">
+      <c r="C165" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D165" s="39">
+      <c r="D165" s="38">
         <v>220000000</v>
       </c>
-      <c r="E165" s="39">
+      <c r="E165" s="38">
         <v>211825726</v>
       </c>
-      <c r="F165" s="13">
+      <c r="F165" s="12">
         <v>0.96284420909090906</v>
       </c>
-      <c r="G165" s="14" t="s">
+      <c r="G165" s="13" t="s">
         <v>410</v>
       </c>
-      <c r="H165" s="14" t="s">
+      <c r="H165" s="13" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="9">
+      <c r="A166" s="8">
         <v>619</v>
       </c>
-      <c r="B166" s="10" t="s">
+      <c r="B166" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="C166" s="9" t="s">
+      <c r="C166" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D166" s="39">
+      <c r="D166" s="38">
         <v>220000000</v>
       </c>
-      <c r="E166" s="39">
+      <c r="E166" s="38">
         <v>82154550</v>
       </c>
-      <c r="F166" s="13">
+      <c r="F166" s="12">
         <v>0.37342977272727274</v>
       </c>
-      <c r="G166" s="14" t="s">
+      <c r="G166" s="13" t="s">
         <v>412</v>
       </c>
-      <c r="H166" s="14" t="s">
+      <c r="H166" s="13" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="9">
+      <c r="A167" s="8">
         <v>547</v>
       </c>
-      <c r="B167" s="10" t="s">
+      <c r="B167" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C167" s="9" t="s">
+      <c r="C167" s="8" t="s">
         <v>415</v>
       </c>
-      <c r="D167" s="25">
+      <c r="D167" s="24">
         <v>6</v>
       </c>
-      <c r="E167" s="25">
+      <c r="E167" s="24">
         <v>3</v>
       </c>
-      <c r="F167" s="13">
+      <c r="F167" s="12">
         <v>0.5</v>
       </c>
-      <c r="G167" s="14" t="s">
+      <c r="G167" s="13" t="s">
         <v>416</v>
       </c>
-      <c r="H167" s="14" t="s">
+      <c r="H167" s="13" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="9">
+      <c r="A168" s="8">
         <v>548</v>
       </c>
-      <c r="B168" s="10" t="s">
+      <c r="B168" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C168" s="9" t="s">
+      <c r="C168" s="8" t="s">
         <v>418</v>
       </c>
-      <c r="D168" s="38">
+      <c r="D168" s="37">
         <v>1</v>
       </c>
-      <c r="E168" s="38">
+      <c r="E168" s="37">
         <v>0</v>
       </c>
-      <c r="F168" s="13">
+      <c r="F168" s="12">
         <v>0</v>
       </c>
-      <c r="G168" s="14" t="s">
+      <c r="G168" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H168" s="14" t="s">
+      <c r="H168" s="13" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="9">
+      <c r="A169" s="8">
         <v>549</v>
       </c>
-      <c r="B169" s="10" t="s">
+      <c r="B169" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C169" s="9" t="s">
+      <c r="C169" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="D169" s="38">
+      <c r="D169" s="37">
         <v>1</v>
       </c>
-      <c r="E169" s="38">
+      <c r="E169" s="37">
         <v>0.49999999999999994</v>
       </c>
-      <c r="F169" s="13">
+      <c r="F169" s="12">
         <v>0.49999999999999994</v>
       </c>
-      <c r="G169" s="14" t="s">
+      <c r="G169" s="13" t="s">
         <v>421</v>
       </c>
-      <c r="H169" s="14" t="s">
+      <c r="H169" s="13" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="9">
+      <c r="A170" s="8">
         <v>550</v>
       </c>
-      <c r="B170" s="10" t="s">
+      <c r="B170" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C170" s="9" t="s">
+      <c r="C170" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="D170" s="39">
+      <c r="D170" s="38">
         <v>8000000000</v>
       </c>
-      <c r="E170" s="39">
+      <c r="E170" s="38">
         <v>3414747851.7399998</v>
       </c>
-      <c r="F170" s="13">
+      <c r="F170" s="12">
         <v>0.42684348146749995</v>
       </c>
-      <c r="G170" s="14" t="s">
+      <c r="G170" s="13" t="s">
         <v>424</v>
       </c>
-      <c r="H170" s="14" t="s">
+      <c r="H170" s="13" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="9">
+      <c r="A171" s="8">
         <v>552</v>
       </c>
-      <c r="B171" s="10" t="s">
+      <c r="B171" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C171" s="9" t="s">
+      <c r="C171" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="D171" s="25">
+      <c r="D171" s="24">
         <v>12000</v>
       </c>
-      <c r="E171" s="25">
+      <c r="E171" s="24">
         <v>5806</v>
       </c>
-      <c r="F171" s="13">
+      <c r="F171" s="12">
         <v>0.48383333333333334</v>
       </c>
-      <c r="G171" s="14" t="s">
+      <c r="G171" s="13" t="s">
         <v>427</v>
       </c>
-      <c r="H171" s="14" t="s">
+      <c r="H171" s="13" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="9">
+      <c r="A172" s="8">
         <v>553</v>
       </c>
-      <c r="B172" s="10" t="s">
+      <c r="B172" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C172" s="9" t="s">
+      <c r="C172" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="D172" s="38">
+      <c r="D172" s="37">
         <v>1</v>
       </c>
-      <c r="E172" s="38">
+      <c r="E172" s="37">
         <v>0.49999999999999994</v>
       </c>
-      <c r="F172" s="13">
+      <c r="F172" s="12">
         <v>0.49999999999999994</v>
       </c>
-      <c r="G172" s="14" t="s">
+      <c r="G172" s="13" t="s">
         <v>430</v>
       </c>
-      <c r="H172" s="14" t="s">
+      <c r="H172" s="13" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="9">
+      <c r="A173" s="8">
         <v>554</v>
       </c>
-      <c r="B173" s="10" t="s">
+      <c r="B173" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C173" s="9" t="s">
+      <c r="C173" s="8" t="s">
         <v>432</v>
       </c>
-      <c r="D173" s="38">
+      <c r="D173" s="37">
         <v>1</v>
       </c>
-      <c r="E173" s="38">
+      <c r="E173" s="37">
         <v>0.49999999999999994</v>
       </c>
-      <c r="F173" s="13">
+      <c r="F173" s="12">
         <v>0.49999999999999994</v>
       </c>
-      <c r="G173" s="14" t="s">
+      <c r="G173" s="13" t="s">
         <v>433</v>
       </c>
-      <c r="H173" s="14" t="s">
+      <c r="H173" s="13" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="9">
+      <c r="A174" s="8">
         <v>555</v>
       </c>
-      <c r="B174" s="10" t="s">
+      <c r="B174" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C174" s="9" t="s">
+      <c r="C174" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="D174" s="25">
+      <c r="D174" s="24">
         <v>8</v>
       </c>
-      <c r="E174" s="25">
+      <c r="E174" s="24">
         <v>2</v>
       </c>
-      <c r="F174" s="13">
+      <c r="F174" s="12">
         <v>0.25</v>
       </c>
-      <c r="G174" s="14" t="s">
+      <c r="G174" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="H174" s="14" t="s">
+      <c r="H174" s="13" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="9">
+      <c r="A175" s="8">
         <v>556</v>
       </c>
-      <c r="B175" s="10" t="s">
+      <c r="B175" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C175" s="9" t="s">
+      <c r="C175" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D175" s="39">
+      <c r="D175" s="38">
         <v>219999999.99999997</v>
       </c>
-      <c r="E175" s="39">
+      <c r="E175" s="38">
         <v>215621167</v>
       </c>
-      <c r="F175" s="13">
+      <c r="F175" s="12">
         <v>0.98009621363636379</v>
       </c>
-      <c r="G175" s="14" t="s">
+      <c r="G175" s="13" t="s">
         <v>438</v>
       </c>
-      <c r="H175" s="14" t="s">
+      <c r="H175" s="13" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="9">
+      <c r="A176" s="8">
         <v>557</v>
       </c>
-      <c r="B176" s="10" t="s">
+      <c r="B176" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C176" s="9" t="s">
+      <c r="C176" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D176" s="39">
+      <c r="D176" s="38">
         <v>219999999.99999997</v>
       </c>
-      <c r="E176" s="39">
+      <c r="E176" s="38">
         <v>87371000</v>
       </c>
-      <c r="F176" s="13">
+      <c r="F176" s="12">
         <v>0.39714090909090916</v>
       </c>
-      <c r="G176" s="14" t="s">
+      <c r="G176" s="13" t="s">
         <v>440</v>
       </c>
-      <c r="H176" s="14" t="s">
+      <c r="H176" s="13" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="9">
+      <c r="A177" s="8">
         <v>504</v>
       </c>
-      <c r="B177" s="10" t="s">
+      <c r="B177" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C177" s="9" t="s">
+      <c r="C177" s="8" t="s">
         <v>443</v>
       </c>
-      <c r="D177" s="25">
+      <c r="D177" s="24">
         <v>240</v>
       </c>
-      <c r="E177" s="25">
+      <c r="E177" s="24">
         <v>117</v>
       </c>
-      <c r="F177" s="13">
+      <c r="F177" s="12">
         <v>0.48749999999999999</v>
       </c>
-      <c r="G177" s="14" t="s">
+      <c r="G177" s="13" t="s">
         <v>444</v>
       </c>
-      <c r="H177" s="14" t="s">
+      <c r="H177" s="13" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="9">
+      <c r="A178" s="8">
         <v>505</v>
       </c>
-      <c r="B178" s="10" t="s">
+      <c r="B178" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C178" s="9" t="s">
+      <c r="C178" s="8" t="s">
         <v>446</v>
       </c>
-      <c r="D178" s="25">
+      <c r="D178" s="24">
         <v>210</v>
       </c>
-      <c r="E178" s="25">
+      <c r="E178" s="24">
         <v>122</v>
       </c>
-      <c r="F178" s="13">
+      <c r="F178" s="12">
         <v>0.580952380952381</v>
       </c>
-      <c r="G178" s="14" t="s">
+      <c r="G178" s="13" t="s">
         <v>447</v>
       </c>
-      <c r="H178" s="14" t="s">
+      <c r="H178" s="13" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="9">
+      <c r="A179" s="8">
         <v>506</v>
       </c>
-      <c r="B179" s="10" t="s">
+      <c r="B179" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C179" s="9" t="s">
+      <c r="C179" s="8" t="s">
         <v>449</v>
       </c>
-      <c r="D179" s="25">
+      <c r="D179" s="24">
         <v>600</v>
       </c>
-      <c r="E179" s="25">
+      <c r="E179" s="24">
         <v>585</v>
       </c>
-      <c r="F179" s="13">
+      <c r="F179" s="12">
         <v>0.97499999999999998</v>
       </c>
-      <c r="G179" s="14" t="s">
+      <c r="G179" s="13" t="s">
         <v>450</v>
       </c>
-      <c r="H179" s="14" t="s">
+      <c r="H179" s="13" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="9">
+      <c r="A180" s="8">
         <v>507</v>
       </c>
-      <c r="B180" s="10" t="s">
+      <c r="B180" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C180" s="9" t="s">
+      <c r="C180" s="8" t="s">
         <v>452</v>
       </c>
-      <c r="D180" s="25">
+      <c r="D180" s="24">
         <v>120</v>
       </c>
-      <c r="E180" s="25">
+      <c r="E180" s="24">
         <v>69</v>
       </c>
-      <c r="F180" s="13">
+      <c r="F180" s="12">
         <v>0.57499999999999996</v>
       </c>
-      <c r="G180" s="14" t="s">
+      <c r="G180" s="13" t="s">
         <v>453</v>
       </c>
-      <c r="H180" s="14" t="s">
+      <c r="H180" s="13" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="9">
+      <c r="A181" s="8">
         <v>508</v>
       </c>
-      <c r="B181" s="10" t="s">
+      <c r="B181" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C181" s="9" t="s">
+      <c r="C181" s="8" t="s">
         <v>455</v>
       </c>
-      <c r="D181" s="25">
+      <c r="D181" s="24">
         <v>30</v>
       </c>
-      <c r="E181" s="25">
+      <c r="E181" s="24">
         <v>10</v>
       </c>
-      <c r="F181" s="13">
+      <c r="F181" s="12">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G181" s="14" t="s">
+      <c r="G181" s="13" t="s">
         <v>456</v>
       </c>
-      <c r="H181" s="14" t="s">
+      <c r="H181" s="13" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="9">
+      <c r="A182" s="8">
         <v>509</v>
       </c>
-      <c r="B182" s="10" t="s">
+      <c r="B182" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C182" s="9" t="s">
+      <c r="C182" s="8" t="s">
         <v>458</v>
       </c>
-      <c r="D182" s="25">
+      <c r="D182" s="24">
         <v>4500</v>
       </c>
-      <c r="E182" s="25">
+      <c r="E182" s="24">
         <v>2866</v>
       </c>
-      <c r="F182" s="13">
+      <c r="F182" s="12">
         <v>0.63688888888888884</v>
       </c>
-      <c r="G182" s="14" t="s">
+      <c r="G182" s="13" t="s">
         <v>459</v>
       </c>
-      <c r="H182" s="14" t="s">
+      <c r="H182" s="13" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="9">
+      <c r="A183" s="8">
         <v>510</v>
       </c>
-      <c r="B183" s="10" t="s">
+      <c r="B183" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C183" s="9" t="s">
+      <c r="C183" s="8" t="s">
         <v>461</v>
       </c>
-      <c r="D183" s="41">
+      <c r="D183" s="40">
         <v>1</v>
       </c>
-      <c r="E183" s="38">
+      <c r="E183" s="37">
         <v>0.53333333333333333</v>
       </c>
-      <c r="F183" s="13">
+      <c r="F183" s="12">
         <v>0.53333333333333333</v>
       </c>
-      <c r="G183" s="42" t="s">
+      <c r="G183" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="H183" s="42" t="s">
+      <c r="H183" s="41" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="9">
+      <c r="A184" s="8">
         <v>511</v>
       </c>
-      <c r="B184" s="10" t="s">
+      <c r="B184" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C184" s="9" t="s">
+      <c r="C184" s="8" t="s">
         <v>463</v>
       </c>
-      <c r="D184" s="41">
+      <c r="D184" s="40">
         <v>1</v>
       </c>
-      <c r="E184" s="38">
+      <c r="E184" s="37">
         <v>0.37142857142857144</v>
       </c>
-      <c r="F184" s="13">
+      <c r="F184" s="12">
         <v>0.37142857142857144</v>
       </c>
-      <c r="G184" s="14" t="s">
+      <c r="G184" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H184" s="14" t="s">
+      <c r="H184" s="13" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="9">
+      <c r="A185" s="8">
         <v>512</v>
       </c>
-      <c r="B185" s="10" t="s">
+      <c r="B185" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C185" s="9" t="s">
+      <c r="C185" s="8" t="s">
         <v>465</v>
       </c>
-      <c r="D185" s="25">
+      <c r="D185" s="24">
         <v>4</v>
       </c>
-      <c r="E185" s="25">
+      <c r="E185" s="24">
         <v>4</v>
       </c>
-      <c r="F185" s="13">
+      <c r="F185" s="12">
         <v>1</v>
       </c>
-      <c r="G185" s="14" t="s">
+      <c r="G185" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H185" s="14" t="s">
+      <c r="H185" s="13" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="9">
+      <c r="A186" s="8">
         <v>513</v>
       </c>
-      <c r="B186" s="10" t="s">
+      <c r="B186" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C186" s="9" t="s">
+      <c r="C186" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D186" s="43">
+      <c r="D186" s="42">
         <v>265000000</v>
       </c>
-      <c r="E186" s="43">
+      <c r="E186" s="42">
         <v>215234369</v>
       </c>
-      <c r="F186" s="13">
+      <c r="F186" s="12">
         <v>0.81220516603773585</v>
       </c>
-      <c r="G186" s="14" t="s">
+      <c r="G186" s="13" t="s">
         <v>467</v>
       </c>
-      <c r="H186" s="14" t="s">
+      <c r="H186" s="13" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="9">
+      <c r="A187" s="8">
         <v>514</v>
       </c>
-      <c r="B187" s="10" t="s">
+      <c r="B187" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="C187" s="9" t="s">
+      <c r="C187" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D187" s="39">
+      <c r="D187" s="38">
         <v>265000000</v>
       </c>
-      <c r="E187" s="39">
+      <c r="E187" s="38">
         <v>80096136</v>
       </c>
-      <c r="F187" s="13">
+      <c r="F187" s="12">
         <v>0.30224956981132073</v>
       </c>
-      <c r="G187" s="14" t="s">
+      <c r="G187" s="13" t="s">
         <v>469</v>
       </c>
-      <c r="H187" s="14" t="s">
+      <c r="H187" s="13" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="9">
+      <c r="A188" s="8">
         <v>515</v>
       </c>
-      <c r="B188" s="10" t="s">
+      <c r="B188" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C188" s="9" t="s">
+      <c r="C188" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="D188" s="44">
+      <c r="D188" s="43">
         <v>1</v>
       </c>
-      <c r="E188" s="38">
+      <c r="E188" s="37">
         <v>0.75510204081632659</v>
       </c>
-      <c r="F188" s="13">
+      <c r="F188" s="12">
         <v>0.75510204081632659</v>
       </c>
-      <c r="G188" s="14" t="s">
+      <c r="G188" s="13" t="s">
         <v>472</v>
       </c>
-      <c r="H188" s="14" t="s">
+      <c r="H188" s="13" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="72.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="9">
+      <c r="A189" s="8">
         <v>516</v>
       </c>
-      <c r="B189" s="10" t="s">
+      <c r="B189" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C189" s="9" t="s">
+      <c r="C189" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="D189" s="32">
+      <c r="D189" s="31">
         <v>350</v>
       </c>
-      <c r="E189" s="32">
+      <c r="E189" s="31">
         <v>0</v>
       </c>
-      <c r="F189" s="13">
+      <c r="F189" s="12">
         <v>0</v>
       </c>
-      <c r="G189" s="14" t="s">
+      <c r="G189" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H189" s="14" t="s">
+      <c r="H189" s="13" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="9">
+      <c r="A190" s="8">
         <v>517</v>
       </c>
-      <c r="B190" s="10" t="s">
+      <c r="B190" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C190" s="9" t="s">
+      <c r="C190" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="D190" s="26">
+      <c r="D190" s="25">
         <v>10</v>
       </c>
-      <c r="E190" s="26">
+      <c r="E190" s="25">
         <v>0</v>
       </c>
-      <c r="F190" s="13">
+      <c r="F190" s="12">
         <v>0</v>
       </c>
-      <c r="G190" s="14" t="s">
+      <c r="G190" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="H190" s="14" t="s">
+      <c r="H190" s="13" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="9">
+      <c r="A191" s="8">
         <v>821</v>
       </c>
-      <c r="B191" s="10" t="s">
+      <c r="B191" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C191" s="9" t="s">
+      <c r="C191" s="8" t="s">
         <v>479</v>
       </c>
-      <c r="D191" s="38">
+      <c r="D191" s="37">
         <v>91</v>
       </c>
-      <c r="E191" s="41">
+      <c r="E191" s="40">
         <v>50</v>
       </c>
-      <c r="F191" s="13">
+      <c r="F191" s="12">
         <v>0.5494505494505495</v>
       </c>
-      <c r="G191" s="14" t="s">
+      <c r="G191" s="13" t="s">
         <v>480</v>
       </c>
-      <c r="H191" s="14" t="s">
+      <c r="H191" s="13" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="9">
+      <c r="A192" s="8">
         <v>822</v>
       </c>
-      <c r="B192" s="10" t="s">
+      <c r="B192" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C192" s="9" t="s">
+      <c r="C192" s="8" t="s">
         <v>482</v>
       </c>
-      <c r="D192" s="38">
+      <c r="D192" s="37">
         <v>1</v>
       </c>
-      <c r="E192" s="38">
+      <c r="E192" s="37">
         <v>1</v>
       </c>
-      <c r="F192" s="13">
+      <c r="F192" s="12">
         <v>1</v>
       </c>
-      <c r="G192" s="14" t="s">
+      <c r="G192" s="13" t="s">
         <v>483</v>
       </c>
-      <c r="H192" s="14" t="s">
+      <c r="H192" s="13" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="9">
+      <c r="A193" s="8">
         <v>823</v>
       </c>
-      <c r="B193" s="10" t="s">
+      <c r="B193" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C193" s="9" t="s">
+      <c r="C193" s="8" t="s">
         <v>485</v>
       </c>
-      <c r="D193" s="38">
+      <c r="D193" s="37">
         <v>1</v>
       </c>
-      <c r="E193" s="38">
+      <c r="E193" s="37">
         <v>0.76666666666666661</v>
       </c>
-      <c r="F193" s="13">
+      <c r="F193" s="12">
         <v>0.76666666666666661</v>
       </c>
-      <c r="G193" s="14" t="s">
+      <c r="G193" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H193" s="14" t="s">
+      <c r="H193" s="13" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="9">
+      <c r="A194" s="8">
         <v>524</v>
       </c>
-      <c r="B194" s="10" t="s">
+      <c r="B194" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C194" s="9" t="s">
+      <c r="C194" s="8" t="s">
         <v>487</v>
       </c>
-      <c r="D194" s="38">
+      <c r="D194" s="37">
         <v>0.9</v>
       </c>
-      <c r="E194" s="38">
+      <c r="E194" s="37">
         <v>0.43282869411866798</v>
       </c>
-      <c r="F194" s="13">
+      <c r="F194" s="12">
         <v>0.4809207712429644</v>
       </c>
-      <c r="G194" s="14" t="s">
+      <c r="G194" s="13" t="s">
         <v>488</v>
       </c>
-      <c r="H194" s="14" t="s">
+      <c r="H194" s="13" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="9">
+      <c r="A195" s="8">
         <v>828</v>
       </c>
-      <c r="B195" s="10" t="s">
+      <c r="B195" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C195" s="9" t="s">
+      <c r="C195" s="8" t="s">
         <v>490</v>
       </c>
-      <c r="D195" s="38">
+      <c r="D195" s="37">
         <v>0.9</v>
       </c>
-      <c r="E195" s="38">
+      <c r="E195" s="37">
         <v>0.86021505376344087</v>
       </c>
-      <c r="F195" s="13">
+      <c r="F195" s="12">
         <v>0.95579450418160095</v>
       </c>
-      <c r="G195" s="14" t="s">
+      <c r="G195" s="13" t="s">
         <v>491</v>
       </c>
-      <c r="H195" s="14" t="s">
+      <c r="H195" s="13" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="9">
+      <c r="A196" s="8">
         <v>526</v>
       </c>
-      <c r="B196" s="10" t="s">
+      <c r="B196" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C196" s="9" t="s">
+      <c r="C196" s="8" t="s">
         <v>493</v>
       </c>
-      <c r="D196" s="39">
+      <c r="D196" s="38">
         <v>0.9</v>
       </c>
-      <c r="E196" s="39">
+      <c r="E196" s="38">
         <v>0.48</v>
       </c>
-      <c r="F196" s="13">
+      <c r="F196" s="12">
         <v>0.53333333333333333</v>
       </c>
-      <c r="G196" s="14" t="s">
+      <c r="G196" s="13" t="s">
         <v>494</v>
       </c>
-      <c r="H196" s="14" t="s">
+      <c r="H196" s="13" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="9">
+      <c r="A197" s="8">
         <v>527</v>
       </c>
-      <c r="B197" s="10" t="s">
+      <c r="B197" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C197" s="9" t="s">
+      <c r="C197" s="8" t="s">
         <v>496</v>
       </c>
-      <c r="D197" s="39">
+      <c r="D197" s="38">
         <v>172325980949.95001</v>
       </c>
-      <c r="E197" s="39">
+      <c r="E197" s="38">
         <v>71153726612.729996</v>
       </c>
-      <c r="F197" s="13">
+      <c r="F197" s="12">
         <v>0.41290190962786821</v>
       </c>
-      <c r="G197" s="14" t="s">
+      <c r="G197" s="13" t="s">
         <v>497</v>
       </c>
-      <c r="H197" s="14" t="s">
+      <c r="H197" s="13" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="9">
+      <c r="A198" s="8">
         <v>528</v>
       </c>
-      <c r="B198" s="10" t="s">
+      <c r="B198" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C198" s="9" t="s">
+      <c r="C198" s="8" t="s">
         <v>499</v>
       </c>
-      <c r="D198" s="38">
+      <c r="D198" s="37">
         <v>186423522000</v>
       </c>
-      <c r="E198" s="38">
+      <c r="E198" s="37">
         <v>96093318178</v>
       </c>
-      <c r="F198" s="13">
+      <c r="F198" s="12">
         <v>0.51545704719600782</v>
       </c>
-      <c r="G198" s="14" t="s">
+      <c r="G198" s="13" t="s">
         <v>500</v>
       </c>
-      <c r="H198" s="14" t="s">
+      <c r="H198" s="13" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="9">
+      <c r="A199" s="8">
         <v>574</v>
       </c>
-      <c r="B199" s="10" t="s">
+      <c r="B199" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C199" s="9" t="s">
+      <c r="C199" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="D199" s="39">
+      <c r="D199" s="38">
         <v>1</v>
       </c>
-      <c r="E199" s="39">
+      <c r="E199" s="38">
         <v>0.50428571428571434</v>
       </c>
-      <c r="F199" s="13">
+      <c r="F199" s="12">
         <v>0.50428571428571434</v>
       </c>
-      <c r="G199" s="14" t="s">
+      <c r="G199" s="13" t="s">
         <v>503</v>
       </c>
-      <c r="H199" s="14" t="s">
+      <c r="H199" s="13" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="9">
+      <c r="A200" s="8">
         <v>532</v>
       </c>
-      <c r="B200" s="10" t="s">
+      <c r="B200" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C200" s="9" t="s">
+      <c r="C200" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D200" s="39">
+      <c r="D200" s="38">
         <v>5360000000</v>
       </c>
-      <c r="E200" s="39">
+      <c r="E200" s="38">
         <v>1629960290</v>
       </c>
-      <c r="F200" s="13">
+      <c r="F200" s="12">
         <v>0.30409706902985073</v>
       </c>
-      <c r="G200" s="14" t="s">
+      <c r="G200" s="13" t="s">
         <v>505</v>
       </c>
-      <c r="H200" s="14" t="s">
+      <c r="H200" s="13" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="9">
+      <c r="A201" s="8">
         <v>533</v>
       </c>
-      <c r="B201" s="10" t="s">
+      <c r="B201" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C201" s="9" t="s">
+      <c r="C201" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D201" s="33">
+      <c r="D201" s="32">
         <v>5360000000</v>
       </c>
-      <c r="E201" s="33">
+      <c r="E201" s="32">
         <v>1037089693</v>
       </c>
-      <c r="F201" s="13">
+      <c r="F201" s="12">
         <v>0.19348688302238806</v>
       </c>
-      <c r="G201" s="14" t="s">
+      <c r="G201" s="13" t="s">
         <v>507</v>
       </c>
-      <c r="H201" s="14" t="s">
+      <c r="H201" s="13" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="9">
+      <c r="A202" s="8">
         <v>558</v>
       </c>
-      <c r="B202" s="10" t="s">
+      <c r="B202" s="9" t="s">
         <v>509</v>
       </c>
-      <c r="C202" s="9" t="s">
+      <c r="C202" s="8" t="s">
         <v>510</v>
       </c>
-      <c r="D202" s="33">
+      <c r="D202" s="32">
         <v>7</v>
       </c>
-      <c r="E202" s="33">
+      <c r="E202" s="32">
         <v>5</v>
       </c>
-      <c r="F202" s="13">
+      <c r="F202" s="12">
         <v>0.7142857142857143</v>
       </c>
-      <c r="G202" s="14" t="s">
+      <c r="G202" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H202" s="14" t="s">
+      <c r="H202" s="13" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="9">
+      <c r="A203" s="8">
         <v>559</v>
       </c>
-      <c r="B203" s="10" t="s">
+      <c r="B203" s="9" t="s">
         <v>509</v>
       </c>
-      <c r="C203" s="9" t="s">
+      <c r="C203" s="8" t="s">
         <v>512</v>
       </c>
-      <c r="D203" s="33">
+      <c r="D203" s="32">
         <v>105</v>
       </c>
-      <c r="E203" s="33">
+      <c r="E203" s="32">
         <v>43</v>
       </c>
-      <c r="F203" s="13">
+      <c r="F203" s="12">
         <v>0.40952380952380951</v>
       </c>
-      <c r="G203" s="14" t="s">
+      <c r="G203" s="13" t="s">
         <v>513</v>
       </c>
-      <c r="H203" s="14" t="s">
+      <c r="H203" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="9">
+      <c r="A204" s="8">
         <v>534</v>
       </c>
-      <c r="B204" s="10" t="s">
+      <c r="B204" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C204" s="9" t="s">
+      <c r="C204" s="8" t="s">
         <v>516</v>
       </c>
-      <c r="D204" s="33">
+      <c r="D204" s="32">
         <v>120</v>
       </c>
-      <c r="E204" s="33">
+      <c r="E204" s="32">
         <v>117</v>
       </c>
-      <c r="F204" s="13">
+      <c r="F204" s="12">
         <v>0.97499999999999998</v>
       </c>
-      <c r="G204" s="14" t="s">
+      <c r="G204" s="13" t="s">
         <v>517</v>
       </c>
-      <c r="H204" s="14" t="s">
+      <c r="H204" s="13" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="9">
+      <c r="A205" s="8">
         <v>826</v>
       </c>
-      <c r="B205" s="10" t="s">
+      <c r="B205" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C205" s="9" t="s">
+      <c r="C205" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="D205" s="33">
+      <c r="D205" s="32">
         <v>2</v>
       </c>
-      <c r="E205" s="33">
+      <c r="E205" s="32">
         <v>0</v>
       </c>
-      <c r="F205" s="13">
+      <c r="F205" s="12">
         <v>0</v>
       </c>
-      <c r="G205" s="14" t="s">
+      <c r="G205" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="H205" s="14" t="s">
+      <c r="H205" s="13" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="9">
+      <c r="A206" s="8">
         <v>537</v>
       </c>
-      <c r="B206" s="10" t="s">
+      <c r="B206" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C206" s="9" t="s">
+      <c r="C206" s="8" t="s">
         <v>521</v>
       </c>
-      <c r="D206" s="33">
+      <c r="D206" s="32">
         <v>30</v>
       </c>
-      <c r="E206" s="33">
+      <c r="E206" s="32">
         <v>11</v>
       </c>
-      <c r="F206" s="13">
+      <c r="F206" s="12">
         <v>0.36666666666666664</v>
       </c>
-      <c r="G206" s="14" t="s">
+      <c r="G206" s="13" t="s">
         <v>522</v>
       </c>
-      <c r="H206" s="14" t="s">
+      <c r="H206" s="13" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="9">
+      <c r="A207" s="8">
         <v>539</v>
       </c>
-      <c r="B207" s="10" t="s">
+      <c r="B207" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C207" s="9" t="s">
+      <c r="C207" s="8" t="s">
         <v>524</v>
       </c>
-      <c r="D207" s="45">
+      <c r="D207" s="44">
         <v>10</v>
       </c>
-      <c r="E207" s="45">
+      <c r="E207" s="44">
         <v>4</v>
       </c>
-      <c r="F207" s="13">
+      <c r="F207" s="12">
         <v>0.4</v>
       </c>
-      <c r="G207" s="14" t="s">
+      <c r="G207" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="H207" s="14" t="s">
+      <c r="H207" s="13" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="9">
+      <c r="A208" s="8">
         <v>827</v>
       </c>
-      <c r="B208" s="10" t="s">
+      <c r="B208" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C208" s="9" t="s">
+      <c r="C208" s="8" t="s">
         <v>527</v>
       </c>
-      <c r="D208" s="33">
+      <c r="D208" s="32">
         <v>39</v>
       </c>
-      <c r="E208" s="33">
+      <c r="E208" s="32">
         <v>20.83</v>
       </c>
-      <c r="F208" s="13">
+      <c r="F208" s="12">
         <v>0.53410256410256407</v>
       </c>
-      <c r="G208" s="14" t="s">
+      <c r="G208" s="13" t="s">
         <v>528</v>
       </c>
-      <c r="H208" s="14" t="s">
+      <c r="H208" s="13" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="9">
+      <c r="A209" s="8">
         <v>541</v>
       </c>
-      <c r="B209" s="10" t="s">
+      <c r="B209" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C209" s="9" t="s">
+      <c r="C209" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="D209" s="38">
+      <c r="D209" s="37">
         <v>110</v>
       </c>
-      <c r="E209" s="38">
+      <c r="E209" s="37">
         <v>50</v>
       </c>
-      <c r="F209" s="13">
+      <c r="F209" s="12">
         <v>0.45454545454545453</v>
       </c>
-      <c r="G209" s="14" t="s">
+      <c r="G209" s="13" t="s">
         <v>531</v>
       </c>
-      <c r="H209" s="14" t="s">
+      <c r="H209" s="13" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="9">
+      <c r="A210" s="8">
         <v>542</v>
       </c>
-      <c r="B210" s="10" t="s">
+      <c r="B210" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="C210" s="8" t="s">
         <v>533</v>
       </c>
-      <c r="D210" s="33">
+      <c r="D210" s="32">
         <v>1</v>
       </c>
-      <c r="E210" s="33">
+      <c r="E210" s="32">
         <v>0.5</v>
       </c>
-      <c r="F210" s="13">
+      <c r="F210" s="12">
         <v>0.5</v>
       </c>
-      <c r="G210" s="14" t="s">
+      <c r="G210" s="13" t="s">
         <v>534</v>
       </c>
-      <c r="H210" s="14" t="s">
+      <c r="H210" s="13" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="9">
+      <c r="A211" s="8">
         <v>543</v>
       </c>
-      <c r="B211" s="10" t="s">
+      <c r="B211" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C211" s="9" t="s">
+      <c r="C211" s="8" t="s">
         <v>536</v>
       </c>
-      <c r="D211" s="33">
+      <c r="D211" s="32">
         <v>6</v>
       </c>
-      <c r="E211" s="33">
+      <c r="E211" s="32">
         <v>2</v>
       </c>
-      <c r="F211" s="13">
+      <c r="F211" s="12">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G211" s="14" t="s">
+      <c r="G211" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="H211" s="14" t="s">
+      <c r="H211" s="13" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="9">
+      <c r="A212" s="8">
         <v>544</v>
       </c>
-      <c r="B212" s="10" t="s">
+      <c r="B212" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C212" s="9" t="s">
+      <c r="C212" s="8" t="s">
         <v>539</v>
       </c>
-      <c r="D212" s="33">
+      <c r="D212" s="32">
         <v>12</v>
       </c>
-      <c r="E212" s="33">
+      <c r="E212" s="32">
         <v>6</v>
       </c>
-      <c r="F212" s="13">
+      <c r="F212" s="12">
         <v>0.5</v>
       </c>
-      <c r="G212" s="14" t="s">
+      <c r="G212" s="13" t="s">
         <v>540</v>
       </c>
-      <c r="H212" s="14" t="s">
+      <c r="H212" s="13" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="9">
+      <c r="A213" s="8">
         <v>545</v>
       </c>
-      <c r="B213" s="10" t="s">
+      <c r="B213" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="C213" s="9" t="s">
+      <c r="C213" s="8" t="s">
         <v>542</v>
       </c>
-      <c r="D213" s="33">
+      <c r="D213" s="32">
         <v>4</v>
       </c>
-      <c r="E213" s="33">
+      <c r="E213" s="32">
         <v>2</v>
       </c>
-      <c r="F213" s="13">
+      <c r="F213" s="12">
         <v>0.5</v>
       </c>
-      <c r="G213" s="14" t="s">
+      <c r="G213" s="13" t="s">
         <v>543</v>
       </c>
-      <c r="H213" s="14" t="s">
+      <c r="H213" s="13" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="9">
+      <c r="A214" s="8">
         <v>598</v>
       </c>
-      <c r="B214" s="10" t="s">
+      <c r="B214" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="C214" s="9" t="s">
+      <c r="C214" s="8" t="s">
         <v>546</v>
       </c>
-      <c r="D214" s="33">
+      <c r="D214" s="32">
         <v>20</v>
       </c>
-      <c r="E214" s="33">
+      <c r="E214" s="32">
         <v>9</v>
       </c>
-      <c r="F214" s="13">
+      <c r="F214" s="12">
         <v>0.45</v>
       </c>
-      <c r="G214" s="14" t="s">
+      <c r="G214" s="13" t="s">
         <v>547</v>
       </c>
-      <c r="H214" s="14" t="s">
+      <c r="H214" s="13" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="9">
+      <c r="A215" s="8">
         <v>599</v>
       </c>
-      <c r="B215" s="10" t="s">
+      <c r="B215" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="C215" s="9" t="s">
+      <c r="C215" s="8" t="s">
         <v>549</v>
       </c>
-      <c r="D215" s="33">
+      <c r="D215" s="32">
         <v>12</v>
       </c>
-      <c r="E215" s="33">
+      <c r="E215" s="32">
         <v>9</v>
       </c>
-      <c r="F215" s="13">
+      <c r="F215" s="12">
         <v>0.75</v>
       </c>
-      <c r="G215" s="14" t="s">
+      <c r="G215" s="13" t="s">
         <v>550</v>
       </c>
-      <c r="H215" s="14" t="s">
+      <c r="H215" s="13" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="9">
+      <c r="A216" s="8">
         <v>600</v>
       </c>
-      <c r="B216" s="10" t="s">
+      <c r="B216" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="C216" s="9" t="s">
+      <c r="C216" s="8" t="s">
         <v>552</v>
       </c>
-      <c r="D216" s="33">
+      <c r="D216" s="32">
         <v>20</v>
       </c>
-      <c r="E216" s="33">
+      <c r="E216" s="32">
         <v>6</v>
       </c>
-      <c r="F216" s="13">
+      <c r="F216" s="12">
         <v>0.3</v>
       </c>
-      <c r="G216" s="14" t="s">
+      <c r="G216" s="13" t="s">
         <v>553</v>
       </c>
-      <c r="H216" s="14" t="s">
+      <c r="H216" s="13" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="9">
+      <c r="A217" s="8">
         <v>601</v>
       </c>
-      <c r="B217" s="10" t="s">
+      <c r="B217" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="C217" s="9" t="s">
+      <c r="C217" s="8" t="s">
         <v>555</v>
       </c>
-      <c r="D217" s="41">
+      <c r="D217" s="40">
         <v>20</v>
       </c>
-      <c r="E217" s="41">
+      <c r="E217" s="40">
         <v>8</v>
       </c>
-      <c r="F217" s="13">
+      <c r="F217" s="12">
         <v>0.4</v>
       </c>
-      <c r="G217" s="14" t="s">
+      <c r="G217" s="13" t="s">
         <v>556</v>
       </c>
-      <c r="H217" s="14" t="s">
+      <c r="H217" s="13" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="9">
+      <c r="A218" s="8">
         <v>831</v>
       </c>
-      <c r="B218" s="10" t="s">
+      <c r="B218" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="C218" s="9" t="s">
+      <c r="C218" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D218" s="46">
+      <c r="D218" s="45">
         <v>1</v>
       </c>
-      <c r="E218" s="46">
+      <c r="E218" s="45">
         <v>0.25</v>
       </c>
-      <c r="F218" s="13">
+      <c r="F218" s="12">
         <v>0.25</v>
       </c>
-      <c r="G218" s="14" t="s">
+      <c r="G218" s="13" t="s">
         <v>558</v>
       </c>
-      <c r="H218" s="14" t="s">
+      <c r="H218" s="13" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="9">
+      <c r="A219" s="8">
         <v>818</v>
       </c>
-      <c r="B219" s="47" t="s">
+      <c r="B219" s="46" t="s">
         <v>545</v>
       </c>
-      <c r="C219" s="9" t="s">
+      <c r="C219" s="8" t="s">
         <v>560</v>
       </c>
-      <c r="D219" s="48">
+      <c r="D219" s="47">
         <v>1</v>
       </c>
-      <c r="E219" s="46">
+      <c r="E219" s="45">
         <v>0.25</v>
       </c>
-      <c r="F219" s="13">
+      <c r="F219" s="12">
         <v>0.25</v>
       </c>
-      <c r="G219" s="14" t="s">
+      <c r="G219" s="13" t="s">
         <v>561</v>
       </c>
-      <c r="H219" s="14" t="s">
+      <c r="H219" s="13" t="s">
         <v>562</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A1:G20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">